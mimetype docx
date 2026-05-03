--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -338,451 +338,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ performance assessment of VRLA-Gel battery bank for energy management strategies Adaptation in PV microgrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Lifetime Prediction of Lithium Batteries: A Comparative Assessment for Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadim Ullah Jan</w:t>
+                <w:t xml:space="preserve">Boubekeur Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Makany Boussiengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120199⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (5), pp.1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en19051203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294448v1</w:t>
+                <w:t xml:space="preserve">hal-05609638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symbol Conditional Entropy-Based Method for Incipient Cavitation Prediction in Hydraulic Turbines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Situ performance assessment of VRLA-Gel battery bank for energy management strategies Adaptation in PV microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ullah Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan-Antone Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengge Lv</w:t>
+                <w:t xml:space="preserve">Jean-Laurent Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse13030538⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 343, pp.120199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294480v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized VMD-Transformer Framework for Accurate Remaining Useful Life Prediction of Lithium-Ion Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Symbol Conditional Entropy-Based Method for Incipient Cavitation Prediction in Hydraulic Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengge Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghao Du</w:t>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTE.2025.3611996⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse13030538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294424v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient Inter-Turn Short-Circuit Fault Estimation in 7-phase PMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -819,295 +823,291 @@
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3610071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Building-Installed PV system, with consideration given to the size and position of the building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized VMD-Transformer Framework for Accurate Remaining Useful Life Prediction of Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuanyong Shao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Xinghao Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123143⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2025.3611996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294493v1</w:t>
+                <w:t xml:space="preserve">hal-05294424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Spectral Ensemble Clustering for Fault Diagnosis: Application to Photovoltaic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Design of Building-Installed PV system, with consideration given to the size and position of the building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyong Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.170418 - 170436. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 250, pp.123143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2024.3497977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805890v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of H ∞ -optimal controllers for battery-based bidirectional DC/DC converters in hybrid energy storage systems</w:t>
               </w:r>
@@ -1217,365 +1217,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of BIPV system under partial shading condition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Enhanced Spectral Ensemble Clustering for Fault Diagnosis: Application to Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zargarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabakata Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112969⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.170418 - 170436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2024.3497977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222784v1</w:t>
+                <w:t xml:space="preserve">hal-04805890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of maximum power point tracking control for PV arrays system integration process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Performance of BIPV system under partial shading condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyong Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105906⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 283, pp.112969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642049v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A confidence-guided DS fault diagnosis method for tidal stream turbines blade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Comparative study of maximum power point tracking control for PV arrays system integration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 311, pp.118807. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.105906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693817v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lyapunov-based adaptive control strategy with fault-tolerant objectives for proton exchange membrane fuel cell air supply systems</w:t>
               </w:r>
@@ -1672,9553 +1689,9653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qihao Guo</w:t>
+                <w:t xml:space="preserve">A confidence-guided DS fault diagnosis method for tidal stream turbines blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3296829⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 311, pp.118807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221861v1</w:t>
+                <w:t xml:space="preserve">hal-04693817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust I–V curve correction procedure for degraded photovoltaic modules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baojie Li</w:t>
+                <w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clifford Hansen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.120108⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (7), pp.6647-6655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3296829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491321v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning framework for state of health estimation of NMC and LFP Li-ion batteries for vehicular applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
+                <w:t xml:space="preserve">A robust I–V curve correction procedure for degraded photovoltaic modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.108083⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.120108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.120108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155813v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Early Stage Fuel Cell Degradation Prediction Digital Twin Based on Transfer Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jianwen Meng</w:t>
+                <w:t xml:space="preserve">Deep learning framework for state of health estimation of NMC and LFP Li-ion batteries for vehicular applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.108083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.108083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTE.2022.3229716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04409524v1</w:t>
+                <w:t xml:space="preserve">hal-05155813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Health Status of Li-ion NMC Batteries From Energy Characteristics for EV Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+                <w:t xml:space="preserve">Implementation of an Early Stage Fuel Cell Degradation Prediction Digital Twin Based on Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Benaggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.3308-3318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2022.3229716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2023.3259744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04957068v1</w:t>
+                <w:t xml:space="preserve">hal-04409524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear extension of battery constrained predictive charging control with transmission of Jacobian matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Estimating the Health Status of Li-ion NMC Batteries From Energy Characteristics for EV Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108762⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.2160-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2023.3259744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409190v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of voltage sags causes in industrial power networks using multivariate time‐series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bertin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/gtd2.12765⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.105387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012128v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qihao Guo</w:t>
+                <w:t xml:space="preserve">Nonlinear extension of battery constrained predictive charging control with transmission of Jacobian matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.108762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198846v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of Jensen–Shannon divergence-based incipient fault diagnosis: Theoretical proofs and validations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of voltage sags causes in industrial power networks using multivariate time‐series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Veizaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Sophie Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14759217221111349⟩</w:t>
+              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/gtd2.12765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761152v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Degradation Empirical-Model-Free Battery End-of-Life Prediction Framework Based on Gaussian Process Regression and Kalman Filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Performance evaluation of Jensen–Shannon divergence-based incipient fault diagnosis: Theoretical proofs and validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.147592172211113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14759217221111349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tte.2022.3209629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04483600v1</w:t>
+                <w:t xml:space="preserve">hal-03761152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of PV array configurations under dynamic partial shadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">A Degradation Empirical-Model-Free Battery End-of-Life Prediction Framework Based on Gaussian Process Regression and Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2023012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.4898-4908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tte.2022.3209629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154753v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of IEC 60891:2021 procedures for correcting I – V curves of photovoltaic modules under healthy and faulty conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baojie Li</w:t>
+                <w:t xml:space="preserve">Performance of PV array configurations under dynamic partial shadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyong Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3652⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2023012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867345v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft fault diagnosis in wiring networks using reflectometry and Principal Component Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Taki</w:t>
+                <w:t xml:space="preserve">Performance evaluation of IEC 60891:2021 procedures for correcting I – V curves of photovoltaic modules under healthy and faulty conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ravot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2022.111378⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694002v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Bearing Ball Defect Classification Based on the Fusion of Selected Statistical Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft fault diagnosis in wiring networks using reflectometry and Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Mezni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Wafa Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Braham</w:t>
+                <w:t xml:space="preserve">Nicolas Ravot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (9), pp.1251. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.111378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e24091251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2022.111378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776949v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost I–V Tracer for PV Fault Diagnosis Using Single-Diode Model Parameters and I–V Curve Characteristics</w:t>
+                <w:t xml:space="preserve">Performance of Bearing Ball Defect Classification Based on the Fusion of Selected Statistical Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorachack Kongphet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Zahra Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Lechenadec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (15), pp.5350. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15155350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e24091251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761155v1</w:t>
+                <w:t xml:space="preserve">hal-03776949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis of photovoltaic panels using full I–V characteristics and machine learning techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baojie Li</w:t>
+                <w:t xml:space="preserve">Low-Cost I–V Tracer for PV Fault Diagnosis Using Single-Diode Model Parameters and I–V Curve Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorachack Kongphet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lechenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114785⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (15), pp.5350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15155350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415367v1</w:t>
+                <w:t xml:space="preserve">hal-03761155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-mode fault-tolerant control strategy for cascaded Hbridge multilevel inverters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yide Wang</w:t>
+                <w:t xml:space="preserve">Fault diagnosis of photovoltaic panels using full I–V characteristics and machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-pel.2020.0109⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 248, pp.114785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873367v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wavelet Threshold Denoising-based Imbalance Fault Detection Method for Marine Current Turbines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-mode fault-tolerant control strategy for cascaded Hbridge multilevel inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Li</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Han Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yide Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972935⟩</w:t>
+              <w:t xml:space="preserve">IET Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (14), pp.3119 - 3126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-pel.2020.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479000v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast terminal sliding mode control-based direct power control for single-stage single-phase PV system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Wavelet Threshold Denoising-based Imbalance Fault Detection Method for Marine Current Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Yazdian Varjani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.104635. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.29815-29825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491413v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient fault detection and estimation based on Jensen–Shannon divergence in a data-driven approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Jensen-Shannon Divergence for Non-Destructive Incipient Crack Detection and Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 169, pp.107410. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.116148-116162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3004658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903335v1</w:t>
+                <w:t xml:space="preserve">hal-02903353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Cascaded Framework for Lithium-Ion Battery State and Parameter Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianwen Meng</w:t>
+                <w:t xml:space="preserve">Application of Artificial Neural Networks to photovoltaic fault detection and diagnosis: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">A. Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.1009. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.110512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10031009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500623v1</w:t>
+                <w:t xml:space="preserve">hal-03087601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of lithium‐ion battery open‐circuit‐voltage online estimation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.162-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-est.2019.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Artificial Neural Networks to photovoltaic fault detection and diagnosis: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Fast terminal sliding mode control-based direct power control for single-stage single-phase PV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Heydari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Yazdian Varjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110512⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.104635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087601v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jensen-Shannon Divergence for Non-Destructive Incipient Crack Detection and Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Incipient fault detection and estimation based on Jensen–Shannon divergence in a data-driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3004658⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.107410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903353v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum power point analysis for partial shading detection and identification in photovoltaic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+                <w:t xml:space="preserve">A New Cascaded Framework for Lithium-Ion Battery State and Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 224, pp.113374. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10031009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938015v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t>
+                <w:t xml:space="preserve">Maximum power point analysis for partial shading detection and identification in photovoltaic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Razik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224, pp.113374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948639v1</w:t>
+                <w:t xml:space="preserve">hal-02938015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Spectra Analysis-Based Diagnosis Method of Blades Biofouling in a PMSG Driven Tidal Stream Turbine</w:t>
+                <w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Saidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Tao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (11), pp.2888. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13112888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971581v1</w:t>
+                <w:t xml:space="preserve">hal-02948639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fault Diagnosis Strategy Based on Multilevel Classification for a Cascaded Photovoltaic Grid-Connected Inverter</w:t>
+                <w:t xml:space="preserve">Higher-Order Spectra Analysis-Based Diagnosis Method of Blades Biofouling in a PMSG Driven Tidal Stream Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenyi Yuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Lotfi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics9030429⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.2888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13112888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903345v1</w:t>
+                <w:t xml:space="preserve">hal-02971581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient short-circuit fault diagnosis of lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.101658. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive state observers for sensorless control of switched reluctance motors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fault Diagnosis Strategy Based on Multilevel Classification for a Cascaded Photovoltaic Grid-Connected Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sarr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">Wenyi Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4420⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics9030429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418783v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Variate Residuals-Based Fault Diagnosis for Slowly Evolving Faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive state observers for sensorless control of switched reluctance motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochuan Li</w:t>
+                <w:t xml:space="preserve">A. Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mba</w:t>
+                <w:t xml:space="preserve">A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Fault Diagnosis and Fault-Tolerant Control, 12 (4), pp.726. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.990-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en12040726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084506v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PV shading fault detection and classification based on I-V curve using principal component analysis: Application to isolated PV system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+                <w:t xml:space="preserve">Canonical Variate Residuals-Based Fault Diagnosis for Slowly Evolving Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.048⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Fault Diagnosis and Fault-Tolerant Control, 12 (4), pp.726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12040726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970593v1</w:t>
+                <w:t xml:space="preserve">hal-02084506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Level NPC Inverter Incipient Fault Detection and Classification using Output Current Statistical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Baghli</w:t>
+                <w:t xml:space="preserve">PV shading fault detection and classification based on I-V curve using principal component analysis: Application to isolated PV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Mba</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (7), pp.1372. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en12071372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147094v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fault Diagnosis and Load Torque Estimation in Electrical Drives Using Analytical Redundancy Relations and Sliding Mode Observer</w:t>
+                <w:t xml:space="preserve">Three-Level NPC Inverter Incipient Fault Detection and Classification using Output Current Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Medjmadj</w:t>
+                <w:t xml:space="preserve">Mehdi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Mostefai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelhamid Hallouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Electrical Engineering and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.186-202. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), pp.1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15676/ijeei.2018.10.1.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en12071372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402564v1</w:t>
+                <w:t xml:space="preserve">hal-02147094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple incipient fault diagnosis in three-phase electrical systems using multivariate statistical signal processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Robust Fault Diagnosis and Load Torque Estimation in Electrical Drives Using Analytical Redundancy Relations and Sliding Mode Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Medjmadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazih Moubayed</w:t>
+                <w:t xml:space="preserve">Mohammed Mostefai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73, pp.68 - 79. </w:t>
+              <w:t xml:space="preserve">International Journal on Electrical Engineering and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.186-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15676/ijeei.2018.10.1.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795107v1</w:t>
+                <w:t xml:space="preserve">hal-02402564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An imbalance fault detection method based on data normalization and EMD for marine current turbines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple incipient fault diagnosis in three-phase electrical systems using multivariate statistical signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milu Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Hanane Al Samrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.302-312. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.68 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2017.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402579v1</w:t>
+                <w:t xml:space="preserve">hal-01795107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kullback-Leibler Divergence for Fault Estimation and Isolation : Application to Gamma Distributed Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">An imbalance fault detection method based on data normalization and EMD for marine current turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (C), pp.118-135. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.302-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477160v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A speed sensor fault tolerant control for electrical vehicle system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kullback-Leibler Divergence for Fault Estimation and Isolation : Application to Gamma Distributed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Digital Signals and Smart Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijdsss.2017.10011014⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (C), pp.118-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549324v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Approach for Nondestructive Incipient Crack Detection and Characterization Using Kullback-Leibler Divergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A speed sensor fault tolerant control for electrical vehicle system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Raisemche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinane Harmouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TR.2016.2570549⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Digital Signals and Smart Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijdsss.2017.10011014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366652v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDI based on Artificial Neural Network for Low-Voltage-Ride-Through in DFIG-based Wind Turbine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Approach for Nondestructive Incipient Crack Detection and Characterization Using Kullback-Leibler Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Adouni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lassaâd Sbita</w:t>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2016.05.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp.1360-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2016.2570549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01494711v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Fault Detection Threshold For Early Detection Using Kullback-Leibler Divergence For Unknown Distribution Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.266-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient fault amplitude estimation using KL divergence with a probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fault-tolerant control architectures based on voting algorithms for electric vehicle induction motor drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Diallo</w:t>
+                <w:t xml:space="preserve">FDI based on Artificial Neural Network for Low-Voltage-Ride-Through in DFIG-based Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Adouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Chariag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaâd Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0142331215587717⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.353 - 364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265257v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct torque control of five-leg inverter-dual induction motor powertrain for electric vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New fault-tolerant control architectures based on voting algorithms for electric vehicle induction motor drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raisemche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bekheïra Tabbache</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
+                <w:t xml:space="preserve">M. Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00202-016-0467-1⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (9), pp.1120-1135 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0142331215587717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494598v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient fault detection and diagnosis based on Kullback–Leibler divergence using principal component analysis: Part II</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Direct torque control of five-leg inverter-dual induction motor powertrain for electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekheïra Tabbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Douida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.06.023⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-016-0467-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01100666v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSM Drive Position Estimation: Contribution to the High-Frequency Injection Voltage Selection Issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slimane Medjmadj</w:t>
+                <w:t xml:space="preserve">Incipient fault detection and diagnosis based on Kullback–Leibler divergence using principal component analysis: Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoni Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.334-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2014.2354075⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100845v1</w:t>
+                <w:t xml:space="preserve">hal-01100666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure to Discussion on &amp;quot;A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PMSM Drive Position Estimation: Contribution to the High-Frequency Injection Voltage Selection Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Medjmadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mostefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Diao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Diallo</w:t>
+                <w:t xml:space="preserve">Antoni Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30 (3), pp.1138. </w:t>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.349 - 358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2459811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2014.2354075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310795v1</w:t>
+                <w:t xml:space="preserve">hal-01100845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Fault Diagnosis of Ball Bearings Based on the Global Spectrum of Vibration Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30 (1), pp.376 - 383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2014.2341620⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.82 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2014.2331080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100861v1</w:t>
+                <w:t xml:space="preserve">hal-01099335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">Improved Fault Diagnosis of Ball Bearings Based on the Global Spectrum of Vibration Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30 (1), pp.82 - 89. </w:t>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.376 - 383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2014.2331080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2014.2341620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099335v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Active Fault Tolerant Control Schemes of Induction Motor Drive in EV or HEV</w:t>
+                <w:t xml:space="preserve">Closure to Discussion on &amp;quot;A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">S. Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2272182⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (3), pp.1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2459811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931556v1</w:t>
+                <w:t xml:space="preserve">hal-01310795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient Fault Detection and Diagnosis Based on Kullback-Leibler Divergence Using Principal Component Analysis: Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94, pp.278-287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.05.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Control Against Speed Sensor Failure in Induction Motor Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hachemi Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.8 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An observer-based for Sensors (Position/Speed, Currents and DC-link Voltage) Fault Detection and Diagnosis in PMSM drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">Two Active Fault Tolerant Control Schemes of Induction Motor Drive in EV or HEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.17.455-473⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2272182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265267v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Control Against Speed Sensor Failure in Induction Motor Drives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An observer-based for Sensors (Position/Speed, Currents and DC-link Voltage) Fault Detection and Diagnosis in PMSM drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5-6), p.6323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.17.455-473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100939v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande Tolérante aux Défauts du Capteur Mécanique d’une Machine Asynchrone dans une Chaîne de Traction d’un Véhicule Electrique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault-Tolerant Control Against Speed Sensor Failure in Induction Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73, pp.39-45</w:t>
+              <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100814v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Section on Condition Monitoring and Fault Accommodation in Electric and Hybrid Propulsion Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande Tolérante aux Défauts du Capteur Mécanique d’une Machine Asynchrone dans une Chaîne de Traction d’un Véhicule Electrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Abul Masrur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.39-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089655v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la commande tolérante aux défauts des machines asynchrones : Une approche implicite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Section on Condition Monitoring and Fault Accommodation in Electric and Hybrid Propulsion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Benzineb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">M. Abul Masrur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.962 - 964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2245731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780768v1</w:t>
+                <w:t xml:space="preserve">hal-01089655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Powertrain Analysis: Comparison Between PMSM and HESM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la commande tolérante aux défauts des machines asynchrones : Une approche implicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (4), pp.1524-1531</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.633-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779506v1</w:t>
+                <w:t xml:space="preserve">hal-00780768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pico vs Micro Hydro based Optimized Sizing of a Centralized AC Coupled Hybrid Source for villages in Laos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric Vehicle Powertrain Analysis: Comparison Between PMSM and HESM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sengprasong Phrakonkham</w:t>
+                <w:t xml:space="preserve">Rafik Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">Mourad Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.1524-1531</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712481v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Fault-Tolerant Controller Based on Observers for a PMSM Drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pico vs Micro Hydro based Optimized Sizing of a Centralized AC Coupled Hybrid Source for villages in Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengprasong Phrakonkham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Akrad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (4), pp.1416-1427. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1087-1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2050756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.12.1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712482v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviews on Micro-Grid Configuration and Dedicated Hybrid System Optimization Software Tools: Application to Laos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Lechenadec</w:t>
+                <w:t xml:space="preserve">Design of a Fault-Tolerant Controller Based on Observers for a PMSM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Akrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4186/ej.2010.14.3.15⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (4), pp.1416-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2010.2050756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555694v1</w:t>
+                <w:t xml:space="preserve">hal-00712482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Analysis, and Neural Network Control of an EV Electrical Differential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Reviews on Micro-Grid Configuration and Dedicated Hybrid System Optimization Software Tools: Application to Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengprasong Phrakonkham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lechenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2008.918392⟩</w:t>
+              <w:t xml:space="preserve">Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (3), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4186/ej.2010.14.3.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524624v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Detection and Diagnosis of Fault Modes in a Voltage-Fed Pwm Induction Motor Drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling, Analysis, and Neural Network Control of an EV Electrical Differential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Zidani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55 (2), pp.586-593</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 55 (6), pp.2286-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2008.918392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352637v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy-Based Approach for the Diagnosis of Fault Modes in a Voltage-Fed PWM Inverter Induction Motor Drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zidani</w:t>
+                <w:t xml:space="preserve">Application of classification methods in fault detection and diagnosis of inverter fed induction machine drive : A trend towards reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Naït-Saïd</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.245-251</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524628v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Analysis and Neural network Control of an EV Electrical Differential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fuzzy-Based Approach for the Diagnosis of Fault Modes in a Voltage-Fed PWM Inverter Induction Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Haddoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Rachid Naït-Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55 (6), pp.2286-2294</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.586-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2007.911951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352638v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of classification methods in fault detection and diagnosis of inverter fed induction machine drive : A trend towards reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Modeling, Analysis and Neural network Control of an EV Electrical Differential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43, pp.245-251</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (6), pp.2286-2294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445546v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Fault-Tolerant Control of Induction-Motor Drives for EV/HEV Traction Applications: From Conventional to Modern and Intelligent Control Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Detection and Diagnosis of Fault Modes in a Voltage-Fed Pwm Induction Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Zeraoulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.586-593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2006.889579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00524607v1</w:t>
+                <w:t xml:space="preserve">hal-00352637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Loss-Minimization DTC Scheme for EV Induction Motors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Advanced Fault-Tolerant Control of Induction-Motor Drives for EV/HEV Traction Applications: From Conventional to Modern and Intelligent Control Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Zeraoulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 56 (1), pp.81-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2006.889562⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 56 (2), pp.519-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2006.889579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524609v1</w:t>
+                <w:t xml:space="preserve">hal-00524607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct torque control of induction motor with fuzzy stator resistance adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Loss-Minimization DTC Scheme for EV Induction Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Zidani</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (1), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2006.889562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2006.874251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00523522v1</w:t>
+                <w:t xml:space="preserve">hal-00524609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric motor drive selection issues for HEV propulsion systems: A comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Direct torque control of induction motor with fuzzy stator resistance adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Naït-Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.619-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2006.874251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2006.878719⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00523504v1</w:t>
+                <w:t xml:space="preserve">hal-00523522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Diagnosis in an Induction Machine Drive: A Pattern Recognition Approach Based on Concordia Stator Mean Current Vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric motor drive selection issues for HEV propulsion systems: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Zeraoulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2005.847961⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (6), pp.1756-1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2006.878719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526691v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Scheme for Induction Motor Speed Sensorless Field Oriented Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Detection and Diagnosis in an Induction Machine Drive: A Pattern Recognition Approach Based on Concordia Stator Mean Current Vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessalam Makouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bouguechal</w:t>
+                <w:t xml:space="preserve">Xavier Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 19 (1), pp.230-231</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 20 (3), pp.512-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2005.847961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052446v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Hybrid Current Control for Permanent Magnet Synchronous Motor Drive</w:t>
+                <w:t xml:space="preserve">A Practical Scheme for Induction Motor Speed Sensorless Field Oriented Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kadjoudj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Abdessalam Makouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chawki Ghennai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Noureddine Bouguechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 19 (1), pp.109-115</w:t>
+              <w:t xml:space="preserve">, 2004, 19 (1), pp.230-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01048908v1</w:t>
+                <w:t xml:space="preserve">hal-01052446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fault-Tolerant Control Architecture for Induction Motor Drives in Automotive Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Robust Hybrid Current Control for Permanent Magnet Synchronous Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kadjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Ghennai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdessalam Makouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (1), pp.109-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531231v1</w:t>
+                <w:t xml:space="preserve">hal-01048908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Fault-Tolerant Control Architecture for Induction Motor Drives in Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalam Makouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (6), pp.1847-1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2004.833610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Induction Motor Stator Faults Diagnosis by a Current Concordia Pattern Based Fuzzy Decision System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Saïd Naït-Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (4), pp.469-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (134)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (133)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Method Based on XGBoost for Inter-Turn Faults Detection in Air-Core Dry-Type Shunt Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manassero Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Giuseppe Di Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin-based Bearing Fault Diagnosis Using a 4-DOF Model and Hybrid Deep Learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PSO-Optimized VMD–Transformer Hybrid Model for Lithium-Ion Battery RUL Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IECON – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297821v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of fault severity estimation analytical model under noisy conditions in seven-phase electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Chicago, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Data Quality for Prognostic Learning Systems Considering Complex Degradation Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Berghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Hong Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Chicago, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PSO-Optimized VMD–Transformer Hybrid Model for Lithium-Ion Battery RUL Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Twin-based Bearing Fault Diagnosis Using a 4-DOF Model and Hybrid Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Habbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IECON – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297818v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Attention Mechanism Derived from Diffusion Model for Photovoltaic Cell Fault Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Qing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EUROCON 2025 - 21st International Conference on Smart Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gdynia, Poland. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUROCON64445.2025.11073476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Accuracy: Performance Evaluation Considering Testing Data Volume and Proportions for Photovoltaic Fault Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Qing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IECON – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Excess Ratio Regulation for PEMFC Air Supply Systems Using Unscented Kalman Filter and Full-State Feedback Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11237,210 +11354,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Prognostics and System Health Management Conference (PHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Stockholm, Sweden. pp.271-276, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/phm61473.2024.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Ladybug Tool on Building-Installed PV Reconfiguration Under Partial Shading Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyong Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 52nd Photovoltaic Specialist Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.176-181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10748886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMC Lithium-Ion Batteries SOH Estimation Using CNN-LSTM Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11471,776 +11588,776 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Power, Energy and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/ATDE240356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Fault Severity Estimation in 7-Phase Electrical Machines under Noisy Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Reconfigured PV array performance of BIPV system in urban area under Partial Shading Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyong Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Prognostics and Health Management Conference (PHM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PHM58589.2023.00053⟩</w:t>
+              <w:t xml:space="preserve">2023 8th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Split/Bol, Croatia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SpliTech58164.2023.10193540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399708v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigured PV array performance of BIPV system in urban area under Partial Shading Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Performance of Fault Severity Estimation in 7-Phase Electrical Machines under Noisy Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 8th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/SpliTech58164.2023.10193540⟩</w:t>
+              <w:t xml:space="preserve">2023 Prognostics and Health Management Conference (PHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PHM society, May 2023, Paris, France. pp.245-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PHM58589.2023.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491325v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis of grid-connected photovoltaic systems based on unsupervised ensemble clustering and multi layer perceptron model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">A PMaSynRM Stator Winding Fault Detection Approach using an Optimized PCA-based EWMA Control Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakedam Lare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyamak Sarabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/4CV.1.27⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 32nd International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807800v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PMaSynRM Stator Winding Fault Detection Approach using an Optimized PCA-based EWMA Control Scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siyamak Sarabi</w:t>
+                <w:t xml:space="preserve">Fault diagnosis of grid-connected photovoltaic systems based on unsupervised ensemble clustering and multi layer perceptron model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zargarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 32nd International Symposium on Industrial Electronics (ISIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228027⟩</w:t>
+              <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EU PVSEC, Sep 2023, Lisbon (Portugal), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/4CV.1.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401948v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and degradation analysis of photovoltaic modules under harsh environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Severity Estimation in 7-Phase Electrical Machines in a Noisy Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 32nd International Symposium on Industrial Electronics (ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-health prediction of Li-ion NMC Batteries Using Kalman Filter and Gaussian Process Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12285,196 +12402,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Prognostics and Health Management Conference (PHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. pp.226-231, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PHM58589.2023.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fault Severities and Noise Levels on Fault Isolation in 7-Phase Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Singapore, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Stator Windings Short-Circuits with PCA and Nuisance Attribute Projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakedam Lare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12506,430 +12623,443 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Singapore, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Sag Source Classification using Multivariate Time Series and Soft Dynamic Time Warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Veizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society - IECON 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Ion Battery Monitoring and Observability Analysis with Extended Equivalent Circuit Model</w:t>
+                <w:t xml:space="preserve">Battery Early End-Of-Life Prediction and Its Uncertainty Assessment with Empirical Mode Decomposition and Particle Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/med48518.2020.9183112⟩</w:t>
+              <w:t xml:space="preserve">2022 Prognostics and Health Management Conference (PHM-2022 London)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom. pp.204-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm2022-london52454.2022.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505003v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Based Analytical Model for Fault Detection and Diagnosis in 7-phase Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the effects of discharge current-rates on the parameters of the electrical equivalent circuit for NMC and LCO Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society - IECON 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968562⟩</w:t>
+              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814207v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a PMa-SynRM for the detection of inter-turn short-circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakedam Lare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12971,321 +13101,308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, (JCGE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Early End-Of-Life Prediction and Its Uncertainty Assessment with Empirical Mode Decomposition and Particle Filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Current-Based Analytical Model for Fault Detection and Diagnosis in 7-phase Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Prognostics and Health Management Conference (PHM-2022 London)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/phm2022-london52454.2022.00043⟩</w:t>
+              <w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society - IECON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508467v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the effects of discharge current-rates on the parameters of the electrical equivalent circuit for NMC and LCO Li-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+                <w:t xml:space="preserve">Lithium-Ion Battery Monitoring and Observability Analysis with Extended Equivalent Circuit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968461⟩</w:t>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med48518.2020.9183112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957008v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Diagnosis applied to photovoltaic power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baojie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13300,1909 +13417,1874 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electric Engineering and Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator Winding Inter-Turn Short-Circuit and Air Gap Eccentricity Fault Detection of a Permanent Magnet-Assisted Synchronous Reluctance Motor in Electrified Vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siyamak Sarabi</w:t>
+                <w:t xml:space="preserve">Are IEC 60891 I-V curve correction methods suitable for I-V curves measured from PV modules under faulty conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines and Systems ((ICEMS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464721v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de défauts photovoltaïques par analyse des caractéristiques I-V complètes et utilisation de techniques d'apprentissage automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baojie Li</w:t>
+                <w:t xml:space="preserve">Stator Winding Inter-Turn Short-Circuit and Air Gap Eccentricity Fault Detection of a Permanent Magnet-Assisted Synchronous Reluctance Motor in Electrified Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakedam Lare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyamak Sarabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaic (JNPV 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electrical Machines and Systems ((ICEMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, HICO, Gyeongju, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/icems52562.2021.9634420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518815v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are IEC 60891 I-V curve correction methods suitable for I-V curves measured from PV modules under faulty conditions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de défauts photovoltaïques par analyse des caractéristiques I-V complètes et utilisation de techniques d'apprentissage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baojie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaic (JNPV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237624v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Voltage Sag Causes based on Instantaneous Symmetrical Components using 1NN and Dynamic Time Warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Veizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IECON 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of the True Remaining Capacity of Legacy Lead-Acid Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 9th International Conference on Smart Grid (icSmartGrid)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Setúbal, Portugal. pp.92-96, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icSmartGrid52357.2021.9551263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Battery-SC and Battery-Battery Multistage Design and Energy Management for Power Sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ullah Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (ON), Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Fault Detection and Diagnosis: Which Level of Granularity for PV Modeling ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Optimal Energy Management Strategy Under Hybrid Generation and Price-based Demand Response Program in Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Wahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghulam Hafeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM-Besançon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PHM-Besancon49106.2020.00037⟩</w:t>
+              <w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand. pp.548-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9243123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491358v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Energy Management Strategy Under Hybrid Generation and Price-based Demand Response Program in Smart Grid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bearing Fault Severity Classification Based on EMD-KLD: A Comparative Study for Incipient Ball Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Braham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9243123⟩</w:t>
+              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm-besancon49106.2020.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124116v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Circuit Fault Diagnosis and State Estimation for Li-ion Battery using Weighting Function Self-Regulating Observer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Reuse Legacy to Repower the Microgrids–An Affordable Solution for Test and Restoration of Repurposed Lead Acid Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ullah Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqar Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashood Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM-Besançon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/phm-besancon49106.2020.00010⟩</w:t>
+              <w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bangkok, Thailande, Thailand. pp.463-468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9243053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505715v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Performance of the I-V Curve Correction Methods in the Presence of Defects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Short-Circuit Fault Diagnosis and State Estimation for Li-ion Battery using Weighting Function Self-Regulating Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM-Besançon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Besancon, France. pp.15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm-besancon49106.2020.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903352v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse Legacy to Repower the Microgrids–An Affordable Solution for Test and Restoration of Repurposed Lead Acid Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Performance of the I-V Curve Correction Methods in the Presence of Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491360v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing Fault Severity Classification Based on EMD-KLD: A Comparative Study for Incipient Ball Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Mezni</w:t>
+                <w:t xml:space="preserve">Irradiance Dependence of the Short-Circuit Current Temperature Coefficient of sc-Si PV Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/phm-besancon49106.2020.00050⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photovoltaic Specialists Conference (PVSC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Calgari (virtual), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903349v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiance Dependence of the Short-Circuit Current Temperature Coefficient of sc-Si PV Module</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic Fault Detection and Diagnosis: Which Level of Granularity for PV Modeling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorachack Kongphet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photovoltaic Specialists Conference (PVSC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300416⟩</w:t>
+              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Besançon, France. pp.180-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm-besancon49106.2020.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903351v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Fault Detection and Diagnosis: Which Level of Granularity for PV Modeling?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reuse Legacy to Repower the Microgrids-An Affordable Solution for Test and Restoration of Repurposed Lead Acid Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqar Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashood Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903346v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse Legacy to Repower the Microgrids-An Affordable Solution for Test and Restoration of Repurposed Lead Acid Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Complexity Analysis of Convolutional Neural Network Applied to PV Fault Diagnosis via Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">9èmes Journées Nationales du Photovoltaic (JNPV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312284v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Analysis of Convolutional Neural Network Applied to PV Fault Diagnosis via Image Processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Classification des méthodes de diagnostic de défauts appliquées au photovoltaïque en utilisant un schéma en quatre étapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15217,3096 +15299,3092 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales du Photovoltaic (JNPV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903338v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel niveau de granularité est le mieux adapté pour modéliser un panneau solaire photovoltaïque ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Performance of Jensen Shannon Divergence in Incipient Fault Detection and Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Nationales du Photovoltaic (JNPV 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8682206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903337v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Open-Circuit-Voltage Estimation Algorithms for Lithium-Ion Batteries in Battery Management Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">PMSG-based Tidal Current Turbine Biofouling Diagnosis using Stator Current Bispectrum Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820292⟩</w:t>
+              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6998-7003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446907v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSG-based Tidal Current Turbine Biofouling Diagnosis using Stator Current Bispectrum Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Quel niveau de granularité est le mieux adapté pour modéliser un panneau solaire photovoltaïque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorachack Kongphet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes Journées Nationales du Photovoltaic (JNPV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413346v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Jensen Shannon Divergence in Incipient Fault Detection and Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Open-Circuit-Voltage Estimation Algorithms for Lithium-Ion Batteries in Battery Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8682206⟩</w:t>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.30-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295283v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des méthodes de diagnostic de défauts appliquées au photovoltaïque en utilisant un schéma en quatre étapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Frequency Selection for Reflectometry-based Soft Fault Detection using Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Nationales du Photovoltaic (JNPV 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prognostics and Systems Health Management Conference (PHM-Paris 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm-paris.2019.00053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903339v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Selection for Reflectometry-based Soft Fault Detection using Principal Component Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ravot</w:t>
+                <w:t xml:space="preserve">New four-stage classification method for Fault Detection and Diagnosis applied to photovoltaic power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prognostics and Systems Health Management Conference (PHM-Paris 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295328v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New four-stage classification method for Fault Detection and Diagnosis applied to photovoltaic power plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">On-line Model-based Short Circuit Diagnosis of Lithium-Ion Batteries for Electric Vehicle Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. pp.6022-6027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8927671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295370v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Model-based Short Circuit Diagnosis of Lithium-Ion Batteries for Electric Vehicle Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Nondestructive Incipient Crack Detection based on Wavelet and Jensen-Shannon Divergence in the NICA framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8927671⟩</w:t>
+              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8927638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502327v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive Incipient Crack Detection based on Wavelet and Jensen-Shannon Divergence in the NICA framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A New Model-Based Lithium-Ion Battery Online Monitoring Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8927638⟩</w:t>
+              <w:t xml:space="preserve">2019 Prognostics and System Health Management Conference (PHM-Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.24-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm-paris.2019.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295408v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Model-Based Lithium-Ion Battery Online Monitoring Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Sensor Selection for Distributed Reflectometry-based Soft Fault Detection using Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Prognostics and System Health Management Conference (PHM-Paris)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/phm-paris.2019.00012⟩</w:t>
+              <w:t xml:space="preserve">IEEE AUTOTESTCON 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Maryland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/autotestcon43700.2019.8961060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502243v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Selection for Distributed Reflectometry-based Soft Fault Detection using Principal Component Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">An Automatic Fault Detection and Localization Strategy for Switched Reluctance Machine Open-Circuit Fault in EVs Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AUTOTESTCON 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/autotestcon43700.2019.8961060⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Control, Automation and Diagnosis (ICCAD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iccad46983.2019.9037933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295381v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Fault Detection and Localization Strategy for Switched Reluctance Machine Open-Circuit Fault in EVs Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
+                <w:t xml:space="preserve">A comparative Study for Ball Bearing Fault Classification Using Kernel-SVM with Kullback Leibler Divergence Selected Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Control, Automation and Diagnosis (ICCAD 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iccad46983.2019.9037933⟩</w:t>
+              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8926731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502950v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative Study for Ball Bearing Fault Classification Using Kernel-SVM with Kullback Leibler Divergence Selected Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Mezni</w:t>
+                <w:t xml:space="preserve">Data-driven approach for isolated PV shading fault diagnosis based on experimental I-V curves analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8926731⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Industrial Technology (ICIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icit.2018.8352302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295400v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Motor with unknown load torque for EV application using Extended Kalman Filter and second order sliding mode observer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Détection et Diagnostic de défauts sur un système onduleur triphasé NPC-Moteur asynchrone par l'analyse statistique des courants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hallouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402543v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-level Inverter Fault Detection and Diagnosis Using Current-based Statistical Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Motor with unknown load torque for EV application using Extended Kalman Filter and second order sliding mode observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Hallouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prognostics and Systems Health Management Conference (PHM-Chongqing 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/phm-chongqing.2018.00123⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.522-528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895228v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven approach for isolated PV shading fault diagnosis based on experimental I-V curves analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Three-level Inverter Fault Detection and Diagnosis Using Current-based Statistical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Hallouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Industrial Technology (ICIT 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icit.2018.8352302⟩</w:t>
+              <w:t xml:space="preserve">Prognostics and Systems Health Management Conference (PHM-Chongqing 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chongqing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm-chongqing.2018.00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702863v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et Diagnostic de défauts sur un système onduleur triphasé NPC-Moteur asynchrone par l'analyse statistique des courants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Connexion de la génératrice à réluctance variable au réseau alternatif monophasé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Hallouche</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981837v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless control of switched reluctance motor for EV application using a sliding mode observer with unknown inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.516-521, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexion de la génératrice à réluctance variable au réseau alternatif monophasé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-based Analytical Model Derivation to Analyse fault effects in 5-phase PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoni Arias</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Power Electronics and Application Conference and Exposition (IEEE PEAC'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Shenzhen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/peac.2018.8590319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981834v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-based Analytical Model Derivation to Analyse fault effects in 5-phase PMSM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bearings Ball Fault Detection Using Kullback Leibler Divergence in the EMD framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Power Electronics and Application Conference and Exposition (IEEE PEAC'2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/peac.2018.8590319⟩</w:t>
+              <w:t xml:space="preserve">Prognostics and Systems Health Management Conference (PHM-Chongqing 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chongqing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PHM-Chongqing.2018.00130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895233v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearings Ball Fault Detection Using Kullback Leibler Divergence in the EMD framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Mezni</w:t>
+                <w:t xml:space="preserve">Surveillance des modules photovoltaïques en conditions réelles par l’analyse des grandeurs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Braham</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prognostics and Systems Health Management Conference (PHM-Chongqing 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895227v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des modules photovoltaïques en conditions réelles par l’analyse des grandeurs électriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Bearing Fault Detection Using Intrinsic Mode Functions Statistical Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 15th International Multi-Conference on Systems, Signals and Devices (SSD'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ssd.2018.8570465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943075v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing Fault Detection Using Intrinsic Mode Functions Statistical Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Mezni</w:t>
+                <w:t xml:space="preserve">A salient-pole PMSM position and speed estimation at standstill and low speed by a simplified HF injection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Medjmadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Braham</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Gang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 15th International Multi-Conference on Systems, Signals and Devices (SSD'18)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ssd.2018.8570465⟩</w:t>
+              <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8217460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795069v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A salient-pole PMSM position and speed estimation at standstill and low speed by a simplified HF injection method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slimane Medjmadj</w:t>
+                <w:t xml:space="preserve">Incipient Fault Detection and Diagnosis in a Three-Phase Electrical System using Statistical Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yao Gang</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Al Samrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8217460⟩</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8216653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578485v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient Fault Detection and Diagnosis in a Three-Phase Electrical System using Statistical Signal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incipient Offset Current Sensor Fault Detection and Diagnosis using Statistical Analysis and the Kullback Leibler Divergence for AC drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8216653⟩</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8217416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587893v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Current-based Features for Dip Voltage Fault Detection and Isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhia Chariag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iecon.2017.8216748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control strategy of switched reluctance generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18321,3733 +18399,3759 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient Offset Current Sensor Fault Detection and Diagnosis using Statistical Analysis and the Kullback Leibler Divergence for AC drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Comparison between Conventional and Robust Control for the Powertrain of an Electric Vehicle Propelled by a Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8217416⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578467v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison between Conventional and Robust Control for the Powertrain of an Electric Vehicle Propelled by a Switched Reluctance Machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Boukhnifer</w:t>
+                <w:t xml:space="preserve">Multisensor fault detection and isolation using Kullback Leibler Divergence : Application to data vibration signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Tianzhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelig Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330930⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Sensing, Diagnostics, Prognostics, and Control (SDPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sdpc.2017.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402551v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensor fault detection and isolation using Kullback Leibler Divergence : Application to data vibration signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Imbalance fault detection of marine current turbine under condition of wave and turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zelig Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sensing, Diagnostics, Prognostics, and Control (SDPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sdpc.2017.65⟩</w:t>
+              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6353 - 6358 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577713v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalance fault detection of marine current turbine under condition of wave and turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Model of Multiple Fault Effect in Three Phases Electrical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milu Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Hanane Al Samrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6353 - 6358 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793360⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Florence, Italy. pp.6311 - 6316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494964v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Incipient Fault Detection and Estimation using the Multivariate Kullback-Leibler Divergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
+                <w:t xml:space="preserve">Data-driven approach for dip voltage fault detection and identification based on grid current vector trajectory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760480⟩</w:t>
+              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Florence, Italy. pp.6971 - 6976, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366659v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Sensor Fault Estimation in the (d,q) rotating synchronous frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2016, Florence, Italy. pp.6323-6328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven approach for dip voltage fault detection and identification based on grid current vector trajectory analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Adouni</w:t>
+                <w:t xml:space="preserve">Enhancement of Incipient Fault Detection and Estimation using the Multivariate Kullback-Leibler Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lassad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793167⟩</w:t>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.543-547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390878v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model of Multiple Fault Effect in Three Phases Electrical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Mechanical Sensor FTC Using Sub-Optimal Sliding Mode Observer for Electrical Vehicle Induction Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793728⟩</w:t>
+              <w:t xml:space="preserve">2016 13th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2016, Leipzig, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2016.7473762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390873v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Sensor FTC Using Sub-Optimal Sliding Mode Observer for Electrical Vehicle Induction Motor Drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Faults effects analysis in a photovoltaic array based on current-voltage and power-voltage characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 13th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2016.7473762⟩</w:t>
+              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sta.2016.7952049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301218v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faults effects analysis in a photovoltaic array based on current-voltage and power-voltage characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">A nonlinear observer for DC Bus Voltage estimation and Sensor Diagnosis for a Battery Charger used in Automotive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mimouni</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sta.2016.7952049⟩</w:t>
+              <w:t xml:space="preserve">IEEE - International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rio de Janeiro, Buzios, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942581v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear observer for DC Bus Voltage estimation and Sensor Diagnosis for a Battery Charger used in Automotive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">Dip voltage fault detection and identification for wind generator turbine farm based on current vector trajectory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - International Symposium on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281508⟩</w:t>
+              <w:t xml:space="preserve">2015 Sixth International Renewable Energy Congress (IREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Sousse, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IREC.2015.7110908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265263v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dip fault detection and identification for wind conversion energy system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Voltage Dip fault Detection and Identification based on Principal Component Analysis : application to Wind Energy Conversion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sbita Lassad</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125576⟩</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Industrial Electronics - ISIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265259v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de fissures par courants de Foucault en utilisant la divergence de Kullback-Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le-Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Dip fault Detection and Identification based on Principal Component Analysis : application to Wind Energy Conversion System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Dip fault detection and identification for wind conversion energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lassaad Sbita</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sbita Lassad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Industrial Electronics - ISIE 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281584⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2015, Seville, Spain. pp.3232 - 3237 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169223v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dip voltage fault detection and identification for wind generator turbine farm based on current vector trajectory analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnel Adouni</w:t>
+                <w:t xml:space="preserve">Non-Destructive incipient damage detection using Kullback-Leibler divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le-Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Sixth International Renewable Energy Congress (IREC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IREC.2015.7110908⟩</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Industrial Electronics - ISIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.913-918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402593v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Destructive incipient damage detection using Kullback-Leibler divergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incipient Fault Detection and Diagnosis : a Hidden Information Detection Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le-Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Industrial Electronics - ISIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.913-918, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281581⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isie.2015.7281579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169228v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient Fault Detection and Diagnosis : a Hidden Information Detection Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Model of the KL Divergence for Gamma Distributed Data: Application to Fault Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Industrial Electronics - ISIE 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isie.2015.7281579⟩</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eusipco.2015.7362788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169221v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model of the KL Divergence for Gamma Distributed Data: Application to Fault Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de défauts précoces pour des signaux à distribution gamma : Analyse théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174410v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de défauts précoces pour des signaux à distribution gamma : Analyse théorique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Current vector trajectory analysis for dip voltage fault detection and identification: Application to wind generator turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sbita Lassad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Seville, Spain. pp.3226 - 3231 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193152v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current vector trajectory analysis for dip voltage fault detection and identification: Application to wind generator turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Adouni</w:t>
+                <w:t xml:space="preserve">Current Sensor Fault Diagnosis in the Stationary Frame for PMSM Drive in Automotive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sbita Lassad</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125575⟩</w:t>
+              <w:t xml:space="preserve">EVER 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Monte-Carlo, Monaco. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265262v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Diagnosis in the Stationary Frame for PMSM Drive in Automotive Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zaatar Makni</w:t>
+                <w:t xml:space="preserve">Discrimination des défauts de roulements par une analyse spectrale globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093465v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination des défauts de roulements par une analyse spectrale globale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An inverter dead-time feedforward compensation scheme for PMSM sensorless drive operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Green Energy (ICGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2014, Sfax, Tunisia. pp.296 - 301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065224v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des capteurs pour la commande des entrainements électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">Experimental GIMC fault tolerant control using fixed order H infinity approach for EV induction motor drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">MED '14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065242v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental GIMC fault tolerant control using fixed order H infinity approach for EV induction motor drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chérif Larouci</w:t>
+                <w:t xml:space="preserve">Diagnostic des capteurs pour la commande des entrainements électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED '14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100829v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverter dead-time feedforward compensation scheme for PMSM sensorless drive operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Discriminant Analysis for the Discrimination of Faults in Bearing Balls by using Spectral Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Green Energy (ICGE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835438⟩</w:t>
+              <w:t xml:space="preserve">First International Conference on Green Energy ICGE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icge.2014.6835419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113053v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Discriminant Analysis for the Discrimination of Faults in Bearing Balls by using Spectral Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+                <w:t xml:space="preserve">Performances Theoretical Model-Based Optimization for Incipient Fault Detection with KL Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Green Energy ICGE 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbone, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967570v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances Theoretical Model-Based Optimization for Incipient Fault Detection with KL Divergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Research on Fault Analysis and Fault-Tolerant Control of EV/HEV Powertrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekheira Tabbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO 2014) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.284-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058123v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on Fault Analysis and Fault-Tolerant Control of EV/HEV Powertrain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
+                <w:t xml:space="preserve">EV energy management strategy based on a single converter fed by a hybrid battery/supercapacitor power source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bayoudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Green Energy (ICGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2014, Sfax, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023503v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EV energy management strategy based on a single converter fed by a hybrid battery/supercapacitor power source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Bayoudhi</w:t>
+                <w:t xml:space="preserve">A differential algebraic approach for position/speed estimation in PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Green Energy (ICGE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835429⟩</w:t>
+              <w:t xml:space="preserve">IEMDC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States. pp.1149 - 1154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2013.6556304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113039v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential algebraic approach for position/speed estimation in PMSM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">A Global Approach for Classification of Bearing Conditions Using Spectral Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEMDC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7352 - 7357</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932677v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Approach for Classification of Bearing Conditions Using Spectral Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Fault Tolerant Control Design of Induction Motor Drive in Electrical Vehicle: A Hybrid Control Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MED 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Chania, Greece. pp.40 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2013.6608696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839756v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Control Design of Induction Motor Drive in Electrical Vehicle: A Hybrid Control Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Fault Tolerant Control to Mechanical Sensor Failures for Induction Motor Drive: A Comparative Study of Voting Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Raisemeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MED 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2013.6608696⟩</w:t>
+              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.2851 - 2856, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6699583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932689v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation théorique de la sévérité d'un défaut par un modèle analytique de la DKL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22062,3446 +22166,3329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Control to Mechanical Sensor Failures for Induction Motor Drive: A Comparative Study of Voting Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
+                <w:t xml:space="preserve">Sensor Fault Diagnosis for Improving the Availability of Electrical Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chérif Larouci</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6699583⟩</w:t>
+              <w:t xml:space="preserve">IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.3108 - 3113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6699625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932736v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Fault Diagnosis for Improving the Availability of Electrical Drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">Capability Evaluation of Incipient Fault Detection in Noisy Environment : A Theoretical Kullback-Leibler Divergence-Based Approach for Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7364 - 7369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932687v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability Evaluation of Incipient Fault Detection in Noisy Environment : A Theoretical Kullback-Leibler Divergence-Based Approach for Diagnosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">A Theoretical Approach for Incipient Fault Severity Assessment Using the Kullback-Leibler Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7364 - 7369</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839757v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical Approach for Incipient Fault Severity Assessment Using the Kullback-Leibler Divergence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a multifunction low power converter with reduced freedom degrees for photovoltaic and mobile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraheddine Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO-2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE REVET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hammameth, Tunisia. pp.101 - 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839755v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVM based diagnosis of inverter fed induction machine drive : a new challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IECON 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a multifunction low power converter with reduced freedom degrees for photovoltaic and mobile applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Design of a renewable energy power plant for an isolated site in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengprasong Phrakonkham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Saidi</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE REVET 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195255⟩</w:t>
+              <w:t xml:space="preserve">REVET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hammameth, Tunisia. pp.336-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779591v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a renewable energy power plant for an isolated site in Senegal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
+                <w:t xml:space="preserve">Faults diagnosis and detection using Principal Component Analysis and Kullback-Leibler divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVET 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE IECON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779593v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faults diagnosis and detection using Principal Component Analysis and Kullback-Leibler divergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Optimized Sizing of AC Coupled Hybrid Sources for Isolated Villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengprasong Phrakonkham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Kébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EF2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724882v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Sizing of AC Coupled Hybrid Sources for Isolated Villages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
+                <w:t xml:space="preserve">Comparison of Two Permanent Magnet Synchronous Drive Position Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">ISIE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.550-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712530v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Permanent Magnet Synchronous Drive Position Controllers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Cathelin</w:t>
+                <w:t xml:space="preserve">Performance Enhancement of a Sensorless PMSM Drive with Load Torque Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Akrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.550-555</w:t>
+              <w:t xml:space="preserve">IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Phoenix, United States. pp.945 - 950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712510v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of a Sensorless PMSM Drive with Load Torque Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+                <w:t xml:space="preserve">Design and Implementation of an Electric Differential for Traction Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Phoenix, United States. pp.945 - 950</w:t>
+              <w:t xml:space="preserve">IEEE VPPC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557537v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of an Electric Differential for Traction Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">SDTC Neural Network Traction Control of an Electric Vehicle without Differential Gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578429v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDTC Neural Network Traction Control of an Electric Vehicle without Differential Gear</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and fault modes investigation of a power sharing AC drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Glendale, United States. pp.2504-2509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2010.5674925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557538v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and fault modes investigation of a power sharing AC drive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Observer-Based Mechanical Sensor Failure Fault Tolerant Controller Structure in PMSM drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Akrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2010 - 36th Annual Conference of IEEE Industrial Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEMDC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Miami, United States. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592066v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Observer-Based Mechanical Sensor Failure Fault Tolerant Controller Structure in PMSM drive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+                <w:t xml:space="preserve">Optimisation Software Tool Review and the Need of Alternative Means for Handling the Problems of Excess Energy and Mini-Grid Configuration: A Case Study from Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengprasong Phrakhonkham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lechenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEMDC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Miami, United States. 6 p</w:t>
+              <w:t xml:space="preserve">ASEAN Symposium on Power and Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hua Hin, Thailand. pp. 53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447260v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Software Tool Review and the Need of Alternative Means for Handling the Problems of Excess Energy and Mini-Grid Configuration: A Case Study from Laos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Lechenadec</w:t>
+                <w:t xml:space="preserve">Design methodology of fuel cell electric vehicle power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASEAN Symposium on Power and Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Hua Hin, Thailand. pp. 53-58</w:t>
+              <w:t xml:space="preserve">IEEE the 2008 International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Villamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447266v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of fuel cell electric vehicle power system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+                <w:t xml:space="preserve">A sensorless PMSM drive with a two stage extended Kalman estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Akrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE the 2008 International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Villamoura, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Electronics IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352910v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensorless PMSM drive with a two stage extended Kalman estimator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+                <w:t xml:space="preserve">Comparative analysis of different estimation techniques of SFOC induction motor for electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Electronics IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Orlando, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352892v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of different estimation techniques of SFOC induction motor for electric vehicle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of Estimation Techniques of SFOC Induction Motor for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">ICEM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.ID 1436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352912v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Estimation Techniques of SFOC Induction Motor for Electric Vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pattern recognition for diagnosis of inverter fed induction machine drive: a step toward reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.ID 1436</w:t>
+              <w:t xml:space="preserve">IET Colloquium on Reliability in Electromagnetic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531296v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis, Modeling and Neural Network Traction Control of an Electric Vehicle without Differential Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Zidani</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IEMDC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t>
+              <w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.854-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531277v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis, Modeling and Neural Network Traction Control of an Electric Vehicle without Differential Gears</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IEMDC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.854-859</w:t>
+              <w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531259v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern recognition for diagnosis of inverter fed induction machine drive: a step toward reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Control Techniques for Efficiency Improvement in Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Colloquium on Reliability in Electromagnetic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE VPPC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Arlington, United States. pp.629-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871162v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Control Techniques for Efficiency Improvement in Electric Vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">SDTC Neural Network Traction Control of an Electric Vehicle without Differential Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abdessemed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamel Ghouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Arlington, United States. pp.629-634</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Arlington, United States. pp.259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527620v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDTC Neural Network Traction Control of an Electric Vehicle without Differential Gears</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Sliding Mode Control of EV Electric Differential System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Arlington, United States. pp.259-266</w:t>
+              <w:t xml:space="preserve">ICEM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527618v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control of EV Electric Differential System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Self-Reconfigurable and Fault-Tolerant Induction Motor Control Architecture for Hybrid Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527546v2</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Reconfigurable and Fault-Tolerant Induction Motor Control Architecture for Hybrid Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+                <w:t xml:space="preserve">Development of Wind Turbines Prototyping Software Under Matlab/Simulink® Through Undergraduate Student Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM'06</w:t>
+              <w:t xml:space="preserve">IECM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527572v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wind Turbines Prototyping Software Under Matlab/Simulink® Through Undergraduate Student Projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Loss-Minimization DTC Scheme for EV Induction Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECM'06</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 IEEE Vehicle Power and Propulsion Conference (VPPC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Chicago, United States. pp.315-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2005.1554576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527550v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Loss-Minimization DTC Scheme for EV Induction Motors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Electric Motor Drive Selection Issues for HEV Propulsion Systems: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Zeraoulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE Vehicle Power and Propulsion Conference (VPPC 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VPPC'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Chicago, United States. pp.280-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527581v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Motor Drive Selection Issues for HEV Propulsion Systems: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Zeraoulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Chicago, United States. pp.280-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25511,173 +25498,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance simulation of reconfigurable PV arrays under dynamic partial shadings on BIPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyong Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiance Dependence of the Short-Circuit Current Temperature Coefficient of sc-Si PV Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baojie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25692,301 +25679,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 47th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Calgary, AB, Canada. IEEE, pp.0564-0568, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Approach to Test and Validate the Performance of an Islanded Photovoltaic Plant using Simscape Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ullah Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of Renewable and Non-renewable Sources for Low Cost Rural Electrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ullah Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Douradan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25996,319 +25983,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal stream turbine monitoring and fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Control and Monitoring of Tidal Stream Turbine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.139-179, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/PBPO201E_ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Decomposition for Bearing Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Systems 1: From diagnosis to prognosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9781786304650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119720317.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kullback–Leibler divergence for incipient fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26318,579 +26305,579 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IET, The Institution of Engineering and Technology. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing for Fault Detection and Diagnosis in Electric Machines and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-1-78561-957-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/pbpo153e_ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Mode Function Selection and Statistical Information Analysis for Bearing Ball Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Mezni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic, Fault Detection and Tolerant Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-981-15-1746-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-1746-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Fault Diagnosis in Rotating Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical systems 2: From diagnosis to prognosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9781786306081. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119720584.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et Diagnostic de défauts dans un convertisseur statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trigeassou J.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic des Machines Electriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès / Lavoisier, pp.317-371, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults Detection and Diagnosis in a Static Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.C. Trigeassou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Machines Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, ISTE, pp.271-316, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26900,91 +26887,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système de surveillance d'un réseau de câbles, par analyse en composantes principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26992,113 +26979,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1908991. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection de défauts non francs dans un câble par analyse en composantes principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27106,153 +27093,153 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1904582. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de diagnostic de défauts de capteurs de courants de phases d’un système de pilotage d’une machine électrique tournante synchrone de véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaatar Makni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: MFR0921. LGEP 2014 ID = 1659. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId600"/>
+      <w:footerReference w:type="default" r:id="rId601"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27399,51 +27386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Hammou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e28020221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengge Lv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030538" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Du" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3611996" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac-Ky Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3610071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Shao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zargarani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabakata Mahamat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3497977" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianheng Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112969" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105906" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Hansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2022.3229716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2023.3259744" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108762" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veizaga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12765" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03761152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217221111349" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3209629" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03867345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3652" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Taki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111378" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mezni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Braham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24091251" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03761155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorachack Kongphet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lechenadec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15155350" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2020.0109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972935" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Heydari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdian Varjani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104635" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10031009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03087601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3004658" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yuan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9030429" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02908249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101658" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12040726" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147094v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Baghli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hallouche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071372" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjmadj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2018.10.1.13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01795107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Al Samrout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milu Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.02.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-708KVW7G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01477160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Youssef" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdsss.2017.10011014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2570549" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Adouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hamed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Sbita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.05.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89W3BF98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.09.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raisemche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331215587717" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494598v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekhe&#239;ra Tabbache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Douida" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0467-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100666v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.06.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3WK45P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100845v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2354075" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310795v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2459811" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2341620" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidath Diao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaatar Makni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2331080" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemeche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherifi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2272182" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862918v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F35SMLRX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221949v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265267v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.455-473" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100939v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abul Masrur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2245731" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780768v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzineb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779506v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengprasong Phrakonkham" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1059" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712482v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2050756" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4186/ej.2010.14.3.15" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Haddoun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abdessemed" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ghouili" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.918392" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352637v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.911951" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352638v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Haddoun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445546v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524607v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zeraoulia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.889579" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524609v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.889562" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523522v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2006.874251" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523504v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.878719" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526691v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2005.847961" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052446v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Makouf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouguechal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048908v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadjoudj" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Ghennai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531231v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2004.833610" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052445v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224304v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Petite" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manassero Junior" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Giuseppe Di Santo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863334" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297821v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Habbouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027773v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905507" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027779v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905515" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297818v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297823v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Qing Lu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON64445.2025.11073476" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297822v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738252v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm61473.2024.00056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05223725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10748886" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156575v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughzaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE240356" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399708v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00053" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491325v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193540" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/4CV.1.27" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04401948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakedam Lare" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyamak Sarabi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228027" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491330v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Logerais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399630v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227933" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00050" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399516v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312583" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311639" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03814203v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968620" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505003v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med48518.2020.9183112" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03814207v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968562" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694011v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508467v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm2022-london52454.2022.00043" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957008v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968461" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491347v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03464721v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nasr" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/icems52562.2021.9634420" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03518815v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03237624v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03464673v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589719" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312365v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid52357.2021.9551263" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491352v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589603" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491358v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM-Besancon49106.2020.00037" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03124116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Imran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wahid" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Hafeez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9243123" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505715v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00010" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903352v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491360v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Uddin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashood Nasir" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9243053" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903349v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00050" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903351v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300416" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903346v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Chenadec" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00037" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312284v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903338v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903337v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446907v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820292" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295283v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682206" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903339v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295328v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-paris.2019.00053" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295370v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502327v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927671" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295408v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927638" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502243v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-paris.2019.00012" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295381v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/autotestcon43700.2019.8961060" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502950v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousaa Boukhnifer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad46983.2019.9037933" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295400v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8926731" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402543v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352231" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895228v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-chongqing.2018.00123" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981837v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402524v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352230" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895233v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/peac.2018.8590319" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895227v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM-Chongqing.2018.00130" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01795069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2018.8570465" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578485v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8217460" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587893v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8216653" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578478v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8216748" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578467v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8217416" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402551v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saadi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sehab" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330930" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577713v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelig Li" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sdpc.2017.65" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494964v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793360" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366659v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760480" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390782v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793494" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390878v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Sbita" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793167" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390873v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793728" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301218v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473762" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265263v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281508" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265259v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbita Lassad" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125576" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193157v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Bihan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169223v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281584" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402593v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Adouni" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2015.7110908" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169228v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281581" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169221v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2015.7281579" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174410v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362788" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193152v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265262v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125575" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093465v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844143" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065224v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065242v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100829v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01113053v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cathelin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835438" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00967570v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icge.2014.6835419" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01058123v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023503v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01113039v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bayoudhi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835429" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932677v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556304" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839756v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932689v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608696" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00823761v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932736v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699583" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932687v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699625" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839757v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839755v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724881v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779591v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraheddine Belkacem" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195255" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779593v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195293" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724882v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712530v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712510v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557537v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578429v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557538v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592066v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledoux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cathelin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2010.5674925" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447260v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447266v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengprasong Phrakhonkham" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352910v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352892v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352912v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531296v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531259v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871162v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527620v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527618v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khoucha" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527546v2" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527572v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527550v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mangel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527581v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2005.1554576" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527584v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533362v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491336v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491362v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03087605v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpo153e_ch3" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903347v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1746-4_6" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617349v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659387v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903341v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903340v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100016v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Hammou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e28020221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Makany Boussiengue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19051203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengge Lv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac-Ky Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3610071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Du" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3611996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Shao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianheng Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zargarani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabakata Mahamat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3497977" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112969" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105906" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Hansen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2022.3229716" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2023.3259744" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veizaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12765" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03761152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217221111349" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3209629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03867345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3652" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Taki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111378" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mezni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Braham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24091251" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03761155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorachack Kongphet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lechenadec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15155350" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114785" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873367v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2020.0109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972935" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3004658" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03087601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Heydari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdian Varjani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104635" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10031009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02908249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101658" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9030429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12040726" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Baghli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hallouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071372" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjmadj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2018.10.1.13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01795107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Al Samrout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402579v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milu Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.02.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-708KVW7G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01477160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Youssef" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdsss.2017.10011014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2570549" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.09.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199905v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.08.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Adouni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Sbita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.05.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89W3BF98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raisemche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331215587717" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494598v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekhe&#239;ra Tabbache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Douida" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0467-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.06.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3WK45P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100845v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2354075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidath Diao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaatar Makni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bisson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2331080" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100861v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2341620" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2459811" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F35SMLRX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemeche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherifi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2272182" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.455-473" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abul Masrur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2245731" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzineb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779506v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengprasong Phrakonkham" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1059" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712482v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2050756" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4186/ej.2010.14.3.15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Haddoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abdessemed" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ghouili" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.918392" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445546v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524628v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.911951" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352638v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Haddoun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zeraoulia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.889579" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524609v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.889562" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2006.874251" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523504v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.878719" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2005.847961" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Makouf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouguechal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadjoudj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Ghennai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531231v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2004.833610" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224304v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Petite" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manassero Junior" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Giuseppe Di Santo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863334" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297818v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027773v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905507" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027779v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905515" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297821v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Habbouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297823v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Qing Lu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON64445.2025.11073476" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297822v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738252v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm61473.2024.00056" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05223725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10748886" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156575v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughzaoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE240356" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193540" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399708v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00053" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04401948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakedam Lare" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyamak Sarabi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228027" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807800v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/4CV.1.27" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491330v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Logerais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399630v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227933" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00050" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399516v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312583" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399398v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311639" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03814203v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968620" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508467v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm2022-london52454.2022.00043" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957008v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968461" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03814207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968562" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505003v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med48518.2020.9183112" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491347v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03237624v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03464721v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nasr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/icems52562.2021.9634420" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03518815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03464673v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589719" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312365v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid52357.2021.9551263" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491352v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589603" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03124116v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Imran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wahid" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Hafeez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9243123" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903349v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00050" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491360v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Uddin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashood Nasir" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9243053" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505715v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00010" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903352v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903351v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300416" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Chenadec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00037" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312284v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903338v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903339v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295283v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682206" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903337v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446907v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820292" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295328v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-paris.2019.00053" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295370v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927671" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295408v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927638" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-paris.2019.00012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295381v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/autotestcon43700.2019.8961060" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502950v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousaa Boukhnifer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad46983.2019.9037933" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295400v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8926731" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981837v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402543v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352231" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895228v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-chongqing.2018.00123" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352230" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895233v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/peac.2018.8590319" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895227v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM-Chongqing.2018.00130" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01795069v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2018.8570465" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578485v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8217460" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587893v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8216653" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578467v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8217416" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578478v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8216748" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402551v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saadi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sehab" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330930" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577713v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelig Li" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sdpc.2017.65" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494964v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793360" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390873v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793728" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390878v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Sbita" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793167" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390782v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793494" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366659v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760480" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301218v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473762" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265263v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281508" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402593v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Adouni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2015.7110908" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169223v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281584" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193157v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Bihan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265259v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbita Lassad" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125576" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169228v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281581" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169221v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2015.7281579" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174410v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362788" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193152v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265262v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125575" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093465v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844143" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065224v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01113053v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cathelin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835438" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100829v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065242v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00967570v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icge.2014.6835419" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01058123v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023503v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01113039v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bayoudhi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835429" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932677v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556304" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839756v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932689v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608696" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932736v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699583" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00823761v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932687v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699625" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839757v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839755v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779591v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraheddine Belkacem" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195255" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724881v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779593v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195293" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724882v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712530v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712510v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557537v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578429v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557538v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592066v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledoux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cathelin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2010.5674925" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447260v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447266v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengprasong Phrakhonkham" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352910v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352892v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352912v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531296v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871162v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531259v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527620v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527618v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khoucha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527546v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527572v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527550v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mangel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527581v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2005.1554576" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527584v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533362v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491336v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491362v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03087605v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpo153e_ch3" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903347v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1746-4_6" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617349v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659387v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903341v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903340v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100016v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>