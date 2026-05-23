--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -736,274 +736,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient Inter-Turn Short-Circuit Fault Estimation in 7-phase PMSM</w:t>
+                <w:t xml:space="preserve">Optimized VMD-Transformer Framework for Accurate Remaining Useful Life Prediction of Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghao Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ngac-Ky Nguyen</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3610071⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2025.3611996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294401v1</w:t>
+                <w:t xml:space="preserve">hal-05294424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized VMD-Transformer Framework for Accurate Remaining Useful Life Prediction of Lithium-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Incipient Inter-Turn Short-Circuit Fault Estimation in 7-phase PMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xinghao Du</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Ngac-Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTE.2025.3611996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3610071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294424v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Building-Installed PV system, with consideration given to the size and position of the building</w:t>
               </w:r>
@@ -1087,746 +1087,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of H ∞ -optimal controllers for battery-based bidirectional DC/DC converters in hybrid energy storage systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Performance of BIPV system under partial shading condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyong Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2024.110044⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 283, pp.112969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639824v1</w:t>
+                <w:t xml:space="preserve">hal-05222784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Spectral Ensemble Clustering for Fault Diagnosis: Application to Photovoltaic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Comparative study of maximum power point tracking control for PV arrays system integration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2024.3497977⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.105906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805890v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of BIPV system under partial shading condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Application of H ∞ -optimal controllers for battery-based bidirectional DC/DC converters in hybrid energy storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112969⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.110044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2024.110044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222784v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of maximum power point tracking control for PV arrays system integration process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Enhanced Spectral Ensemble Clustering for Fault Diagnosis: Application to Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zargarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabakata Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147, pp.105906. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.170418 - 170436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2024.3497977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642049v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lyapunov-based adaptive control strategy with fault-tolerant objectives for proton exchange membrane fuel cell air supply systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">A confidence-guided DS fault diagnosis method for tidal stream turbines blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124275⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 311, pp.118807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725362v1</w:t>
+                <w:t xml:space="preserve">hal-04693817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A confidence-guided DS fault diagnosis method for tidal stream turbines blade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">A Lyapunov-based adaptive control strategy with fault-tolerant objectives for proton exchange membrane fuel cell air supply systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 311, pp.118807. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 376, pp.124275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693817v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linearization for Output Voltage Control of Switched Reluctance Generator</w:t>
               </w:r>
@@ -2057,937 +2057,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning framework for state of health estimation of NMC and LFP Li-ion batteries for vehicular applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
+                <w:t xml:space="preserve">Classification of voltage sags causes in industrial power networks using multivariate time‐series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Veizaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.108083⟩</w:t>
+              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/gtd2.12765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155813v1</w:t>
+                <w:t xml:space="preserve">hal-04012128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Early Stage Fuel Cell Degradation Prediction Digital Twin Based on Transfer Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Nonlinear extension of battery constrained predictive charging control with transmission of Jacobian matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Yue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTE.2022.3229716⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.108762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409524v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Health Status of Li-ion NMC Batteries From Energy Characteristics for EV Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+                <w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qihao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2023.3259744⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.105387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957068v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control and linear control of DC–DC boost converter in low voltage DC microgrid: An experimental comparative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qihao Guo</w:t>
+                <w:t xml:space="preserve">Deep learning framework for state of health estimation of NMC and LFP Li-ion batteries for vehicular applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.108083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.108083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198846v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear extension of battery constrained predictive charging control with transmission of Jacobian matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Estimating the Health Status of Li-ion NMC Batteries From Energy Characteristics for EV Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108762⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.2160-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2023.3259744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409190v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of voltage sags causes in industrial power networks using multivariate time‐series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Implementation of an Early Stage Fuel Cell Degradation Prediction Digital Twin Based on Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Benaggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.3308-3318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/gtd2.12765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2022.3229716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012128v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of Jensen–Shannon divergence-based incipient fault diagnosis: Theoretical proofs and validations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A Degradation Empirical-Model-Free Battery End-of-Life Prediction Framework Based on Gaussian Process Regression and Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14759217221111349⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.4898-4908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tte.2022.3209629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761152v1</w:t>
+                <w:t xml:space="preserve">hal-04483600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Degradation Empirical-Model-Free Battery End-of-Life Prediction Framework Based on Gaussian Process Regression and Kalman Filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Performance evaluation of Jensen–Shannon divergence-based incipient fault diagnosis: Theoretical proofs and validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (4), pp.4898-4908. </w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.147592172211113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tte.2022.3209629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14759217221111349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483600v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of PV array configurations under dynamic partial shadings</w:t>
               </w:r>
@@ -3682,1265 +3682,1265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-mode fault-tolerant control strategy for cascaded Hbridge multilevel inverters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast terminal sliding mode control-based direct power control for single-stage single-phase PV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahui Zhang</w:t>
+                <w:t xml:space="preserve">Elaheh Heydari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yide Wang</w:t>
+                <w:t xml:space="preserve">Ali Yazdian Varjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-pel.2020.0109⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.104635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873367v1</w:t>
+                <w:t xml:space="preserve">hal-03491413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wavelet Threshold Denoising-based Imbalance Fault Detection Method for Marine Current Turbines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incipient fault detection and estimation based on Jensen–Shannon divergence in a data-driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972935⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.107410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479000v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jensen-Shannon Divergence for Non-Destructive Incipient Crack Detection and Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A New Cascaded Framework for Lithium-Ion Battery State and Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3004658⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10031009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903353v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Artificial Neural Networks to photovoltaic fault detection and diagnosis: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Comparative study of lithium‐ion battery open‐circuit‐voltage online estimation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110512⟩</w:t>
+              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-est.2019.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087601v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of lithium‐ion battery open‐circuit‐voltage online estimation methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Application of Artificial Neural Networks to photovoltaic fault detection and diagnosis: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-est.2019.0026⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.110512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487938v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast terminal sliding mode control-based direct power control for single-stage single-phase PV system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Yazdian Varjani</w:t>
+                <w:t xml:space="preserve">Jensen-Shannon Divergence for Non-Destructive Incipient Crack Detection and Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104635⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.116148-116162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3004658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491413v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient fault detection and estimation based on Jensen–Shannon divergence in a data-driven approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A multi-mode fault-tolerant control strategy for cascaded Hbridge multilevel inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107410⟩</w:t>
+              <w:t xml:space="preserve">IET Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (14), pp.3119 - 3126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-pel.2020.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903335v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Cascaded Framework for Lithium-Ion Battery State and Parameter Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">A Wavelet Threshold Denoising-based Imbalance Fault Detection Method for Marine Current Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.1009. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.29815-29825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10031009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500623v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum power point analysis for partial shading detection and identification in photovoltaic systems</w:t>
+                <w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+                <w:t xml:space="preserve">Tao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bahri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 224, pp.113374. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938015v1</w:t>
+                <w:t xml:space="preserve">hal-02948639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalance Fault Detection Based on the Integrated Analysis Strategy for Marine Current Turbines under Variable Current Speed</w:t>
+                <w:t xml:space="preserve">Maximum power point analysis for partial shading detection and identification in photovoltaic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Xie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Razik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (10), pp.1069. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224, pp.113374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e22101069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948639v1</w:t>
+                <w:t xml:space="preserve">hal-02938015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-Order Spectra Analysis-Based Diagnosis Method of Blades Biofouling in a PMSG Driven Tidal Stream Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5004,51 +5004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient short-circuit fault diagnosis of lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,90 +5472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PV shading fault detection and classification based on I-V curve using principal component analysis: Application to isolated PV system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6000,51 +6000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Raisemche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6318,160 +6318,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Approach for Nondestructive Incipient Crack Detection and Characterization Using Kullback-Leibler Divergence</w:t>
+                <w:t xml:space="preserve">FDI based on Artificial Neural Network for Low-Voltage-Ride-Through in DFIG-based Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinane Harmouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Amel Adouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Chariag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaâd Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TR.2016.2570549⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.353 - 364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366652v1</w:t>
+                <w:t xml:space="preserve">hal-01494711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimal Fault Detection Threshold For Early Detection Using Kullback-Leibler Divergence For Unknown Distribution Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6490,322 +6515,297 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.266-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient fault amplitude estimation using KL divergence with a probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDI based on Artificial Neural Network for Low-Voltage-Ride-Through in DFIG-based Wind Turbine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Approach for Nondestructive Incipient Crack Detection and Characterization Using Kullback-Leibler Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhia Chariag</w:t>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lassaâd Sbita</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2016.05.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp.1360-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2016.2570549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01494711v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fault-tolerant control architectures based on voting algorithms for electric vehicle induction motor drive</w:t>
               </w:r>
@@ -6921,51 +6921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bekheïra Tabbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Douida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7025,51 +7025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient fault detection and diagnosis based on Kullback–Leibler divergence using principal component analysis: Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7265,736 +7265,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t>
+                <w:t xml:space="preserve">Closure to Discussion on &amp;quot;A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidath Diao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
+                <w:t xml:space="preserve">S. Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30 (1), pp.82 - 89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2014.2331080⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 30 (3), pp.1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2459811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099335v1</w:t>
+                <w:t xml:space="preserve">hal-01310795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Fault Diagnosis of Ball Bearings Based on the Global Spectrum of Vibration Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (1), pp.376 - 383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEC.2014.2341620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure to Discussion on &amp;quot;A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Diao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Diallo</w:t>
+                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30 (3), pp.1138. </w:t>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.82 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2459811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2014.2331080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310795v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient Fault Detection and Diagnosis Based on Kullback-Leibler Divergence Using Principal Component Analysis: Part I</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Two Active Fault Tolerant Control Schemes of Induction Motor Drive in EV or HEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.05.018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2272182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862918v1</w:t>
+                <w:t xml:space="preserve">hal-00931556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Control Against Speed Sensor Failure in Induction Motor Drives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incipient Fault Detection and Diagnosis Based on Kullback-Leibler Divergence Using Principal Component Analysis: Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Hachemi Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.278-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221949v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Active Fault Tolerant Control Schemes of Induction Motor Drive in EV or HEV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Control Against Speed Sensor Failure in Induction Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cherifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hachemi Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.8 - 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931556v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An observer-based for Sensors (Position/Speed, Currents and DC-link Voltage) Fault Detection and Diagnosis in PMSM drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (5-6), p.6323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8041,64 +8041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Control Against Speed Sensor Failure in Induction Motor Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8123,64 +8123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande Tolérante aux Défauts du Capteur Mécanique d’une Machine Asynchrone dans une Chaîne de Traction d’un Véhicule Electrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Raisemeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8244,51 +8244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section on Condition Monitoring and Fault Accommodation in Electric and Hybrid Propulsion Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abul Masrur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8329,243 +8329,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la commande tolérante aux défauts des machines asynchrones : Une approche implicite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric Vehicle Powertrain Analysis: Comparison Between PMSM and HESM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Benzineb</w:t>
+                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Rafik Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (6), pp.633-658</w:t>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (4), pp.1524-1531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780768v1</w:t>
+                <w:t xml:space="preserve">hal-00779506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Powertrain Analysis: Comparison Between PMSM and HESM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la commande tolérante aux défauts des machines asynchrones : Une approche implicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (4), pp.1524-1531</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.633-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779506v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pico vs Micro Hydro based Optimized Sizing of a Centralized AC Coupled Hybrid Source for villages in Laos</w:t>
               </w:r>
@@ -8590,51 +8590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.1087-1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8681,51 +8681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Fault-Tolerant Controller Based on Observers for a PMSM Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Akrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8824,51 +8824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (3), pp.15-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8896,606 +8896,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Analysis, and Neural Network Control of an EV Electrical Differential</w:t>
+                <w:t xml:space="preserve">Fuzzy Detection and Diagnosis of Fault Modes in a Voltage-Fed Pwm Induction Motor Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fatiha Zidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55 (6), pp.2286-2294. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.586-593</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524624v1</w:t>
+                <w:t xml:space="preserve">hal-00352637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of classification methods in fault detection and diagnosis of inverter fed induction machine drive : A trend towards reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A Fuzzy-Based Approach for the Diagnosis of Fault Modes in a Voltage-Fed PWM Inverter Induction Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Naït-Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.586-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2007.911951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445546v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy-Based Approach for the Diagnosis of Fault Modes in a Voltage-Fed PWM Inverter Induction Motor Drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zidani</w:t>
+                <w:t xml:space="preserve">Modeling, Analysis and Neural network Control of an EV Electrical Differential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Naït-Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55 (2), pp.586-596. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 55 (6), pp.2286-2294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524628v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Analysis and Neural network Control of an EV Electrical Differential</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Application of classification methods in fault detection and diagnosis of inverter fed induction machine drive : A trend towards reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (6), pp.2286-2294</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.245-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352638v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Detection and Diagnosis of Fault Modes in a Voltage-Fed Pwm Induction Motor Drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zidani</w:t>
+                <w:t xml:space="preserve">Modeling, Analysis, and Neural Network Control of an EV Electrical Differential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 55 (2), pp.586-593</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 55 (6), pp.2286-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2008.918392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352637v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Fault-Tolerant Control of Induction-Motor Drives for EV/HEV Traction Applications: From Conventional to Modern and Intelligent Control Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9555,103 +9555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Loss-Minimization DTC Scheme for EV Induction Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Ghouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56 (1), pp.81-88. </w:t>
@@ -9689,90 +9689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct torque control of induction motor with fuzzy stator resistance adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Naït-Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.619-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9819,51 +9819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric motor drive selection issues for HEV propulsion systems: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Zeraoulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9923,51 +9923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Diagnosis in an Induction Machine Drive: A Pattern Recognition Approach Based on Concordia Stator Mean Current Vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10040,51 +10040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Scheme for Induction Motor Speed Sensorless Field Oriented Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Makouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10148,51 +10148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Hybrid Current Control for Permanent Magnet Synchronous Motor Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kadjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chawki Ghennai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10256,51 +10256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault-Tolerant Control Architecture for Induction Motor Drives in Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalam Makouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10347,64 +10347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Motor Stator Faults Diagnosis by a Current Concordia Pattern Based Fuzzy Decision System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10481,620 +10481,620 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Method Based on XGBoost for Inter-Turn Faults Detection in Air-Core Dry-Type Shunt Reactor</w:t>
+                <w:t xml:space="preserve">Digital Twin-based Bearing Fault Diagnosis Using a 4-DOF Model and Hybrid Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Petite</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Trung Dung Le</w:t>
+                <w:t xml:space="preserve">Houssem Habbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IECON – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224304v1</w:t>
+                <w:t xml:space="preserve">hal-05297821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PSO-Optimized VMD–Transformer Hybrid Model for Lithium-Ion Battery RUL Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of fault severity estimation analytical model under noisy conditions in seven-phase electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IECON – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Chicago, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297818v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of fault severity estimation analytical model under noisy conditions in seven-phase electrical machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Improving Data Quality for Prognostic Learning Systems Considering Complex Degradation Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Hong Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Chicago, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905507⟩</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027773v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Data Quality for Prognostic Learning Systems Considering Complex Degradation Patterns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PSO-Optimized VMD–Transformer Hybrid Model for Lithium-Ion Battery RUL Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IECON – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027779v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin-based Bearing Fault Diagnosis Using a 4-DOF Model and Hybrid Deep Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+                <w:t xml:space="preserve">Robust Method Based on XGBoost for Inter-Turn Faults Detection in Air-Core Dry-Type Shunt Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manassero Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Giuseppe Di Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IECON – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297821v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Attention Mechanism Derived from Diffusion Model for Photovoltaic Cell Fault Diagnosis</w:t>
               </w:r>
@@ -11299,235 +11299,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Excess Ratio Regulation for PEMFC Air Supply Systems Using Unscented Kalman Filter and Full-State Feedback Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Application of Ladybug Tool on Building-Installed PV Reconfiguration Under Partial Shading Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyong Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Prognostics and System Health Management Conference (PHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Stockholm, Sweden. pp.271-276, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 52nd Photovoltaic Specialist Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.176-181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/phm61473.2024.00056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10748886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738252v1</w:t>
+                <w:t xml:space="preserve">hal-05223725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Ladybug Tool on Building-Installed PV Reconfiguration Under Partial Shading Condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Oxygen Excess Ratio Regulation for PEMFC Air Supply Systems Using Unscented Kalman Filter and Full-State Feedback Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 52nd Photovoltaic Specialist Conference (PVSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.176-181, </w:t>
+              <w:t xml:space="preserve">2024 Prognostics and System Health Management Conference (PHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Stockholm, Sweden. pp.271-276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10748886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/phm61473.2024.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223725v1</w:t>
+                <w:t xml:space="preserve">hal-04738252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMC Lithium-Ion Batteries SOH Estimation Using CNN-LSTM Neural Network</w:t>
               </w:r>
@@ -11845,278 +11845,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PMaSynRM Stator Winding Fault Detection Approach using an Optimized PCA-based EWMA Control Scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault diagnosis of grid-connected photovoltaic systems based on unsupervised ensemble clustering and multi layer perceptron model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zargarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pakedam Lare</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Zermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 32nd International Symposium on Industrial Electronics (ISIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228027⟩</w:t>
+              <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EU PVSEC, Sep 2023, Lisbon (Portugal), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/4CV.1.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401948v1</w:t>
+                <w:t xml:space="preserve">hal-04807800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis of grid-connected photovoltaic systems based on unsupervised ensemble clustering and multi layer perceptron model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">A PMaSynRM Stator Winding Fault Detection Approach using an Optimized PCA-based EWMA Control Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakedam Lare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyamak Sarabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EU PVSEC, Sep 2023, Lisbon (Portugal), Portugal. </w:t>
+              <w:t xml:space="preserve">2023 IEEE 32nd International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/4CV.1.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807800v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and degradation analysis of photovoltaic modules under harsh environmental conditions</w:t>
               </w:r>
@@ -12321,1045 +12321,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-health prediction of Li-ion NMC Batteries Using Kalman Filter and Gaussian Process Regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianwen Meng</w:t>
+                <w:t xml:space="preserve">Effect of Fault Severities and Noise Levels on Fault Isolation in 7-Phase Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Prognostics and Health Management Conference (PHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France. pp.226-231, </w:t>
+              <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Singapore, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PHM58589.2023.00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406678v1</w:t>
+                <w:t xml:space="preserve">hal-04399516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fault Severities and Noise Levels on Fault Isolation in 7-Phase Electrical Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Diagnosis of Stator Windings Short-Circuits with PCA and Nuisance Attribute Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakedam Lare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyamak Sarabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Singapore, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399516v1</w:t>
+                <w:t xml:space="preserve">hal-04399398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Stator Windings Short-Circuits with PCA and Nuisance Attribute Projection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">State-of-health prediction of Li-ion NMC Batteries Using Kalman Filter and Gaussian Process Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2023, Singapore, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2023 Prognostics and Health Management Conference (PHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. pp.226-231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PHM58589.2023.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399398v1</w:t>
+                <w:t xml:space="preserve">hal-04406678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Sag Source Classification using Multivariate Time Series and Soft Dynamic Time Warping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Lithium-Ion Battery Monitoring and Observability Analysis with Extended Equivalent Circuit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society - IECON 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/med48518.2020.9183112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814203v1</w:t>
+                <w:t xml:space="preserve">hal-04505003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Early End-Of-Life Prediction and Its Uncertainty Assessment with Empirical Mode Decomposition and Particle Filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Current-Based Analytical Model for Fault Detection and Diagnosis in 7-phase Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Prognostics and Health Management Conference (PHM-2022 London)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom. pp.204-209, </w:t>
+              <w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society - IECON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/phm2022-london52454.2022.00043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508467v1</w:t>
+                <w:t xml:space="preserve">hal-03814207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the effects of discharge current-rates on the parameters of the electrical equivalent circuit for NMC and LCO Li-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+                <w:t xml:space="preserve">Modelling of a PMa-SynRM for the detection of inter-turn short-circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakedam Lare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyamak Sarabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, (JCGE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957008v1</w:t>
+                <w:t xml:space="preserve">hal-03694011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a PMa-SynRM for the detection of inter-turn short-circuit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Battery Early End-Of-Life Prediction and Its Uncertainty Assessment with Empirical Mode Decomposition and Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, (JCGE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Prognostics and Health Management Conference (PHM-2022 London)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom. pp.204-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm2022-london52454.2022.00043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694011v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Based Analytical Model for Fault Detection and Diagnosis in 7-phase Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the effects of discharge current-rates on the parameters of the electrical equivalent circuit for NMC and LCO Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society - IECON 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814207v1</w:t>
+                <w:t xml:space="preserve">hal-04957008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Ion Battery Monitoring and Observability Analysis with Extended Equivalent Circuit Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Voltage Sag Source Classification using Multivariate Time Series and Soft Dynamic Time Warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Veizaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t>
+              <w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society - IECON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/med48518.2020.9183112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505003v1</w:t>
+                <w:t xml:space="preserve">hal-03814203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Diagnosis applied to photovoltaic power plants</w:t>
               </w:r>
@@ -13447,455 +13447,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are IEC 60891 I-V curve correction methods suitable for I-V curves measured from PV modules under faulty conditions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Stator Winding Inter-Turn Short-Circuit and Air Gap Eccentricity Fault Detection of a Permanent Magnet-Assisted Synchronous Reluctance Motor in Electrified Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakedam Lare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyamak Sarabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electrical Machines and Systems ((ICEMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, HICO, Gyeongju, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/icems52562.2021.9634420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237624v1</w:t>
+                <w:t xml:space="preserve">hal-03464721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator Winding Inter-Turn Short-Circuit and Air Gap Eccentricity Fault Detection of a Permanent Magnet-Assisted Synchronous Reluctance Motor in Electrified Vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siyamak Sarabi</w:t>
+                <w:t xml:space="preserve">Diagnostic de défauts photovoltaïques par analyse des caractéristiques I-V complètes et utilisation de techniques d'apprentissage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andre Nasr</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines and Systems ((ICEMS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaic (JNPV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/icems52562.2021.9634420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03464721v1</w:t>
+                <w:t xml:space="preserve">hal-03518815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de défauts photovoltaïques par analyse des caractéristiques I-V complètes et utilisation de techniques d'apprentissage automatique</w:t>
+                <w:t xml:space="preserve">Are IEC 60891 I-V curve correction methods suitable for I-V curves measured from PV modules under faulty conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baojie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaic (JNPV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518815v1</w:t>
+                <w:t xml:space="preserve">hal-03237624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Voltage Sag Causes based on Instantaneous Symmetrical Components using 1NN and Dynamic Time Warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Veizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IECON 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13923,515 +13923,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of the True Remaining Capacity of Legacy Lead-Acid Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">Hybrid Battery-SC and Battery-Battery Multistage Design and Energy Management for Power Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ullah Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 9th International Conference on Smart Grid (icSmartGrid)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icSmartGrid52357.2021.9551263⟩</w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (ON), Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312365v1</w:t>
+                <w:t xml:space="preserve">hal-04491352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Battery-SC and Battery-Battery Multistage Design and Energy Management for Power Sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ullah Jan</w:t>
+                <w:t xml:space="preserve">Experimental Evaluation of the True Remaining Capacity of Legacy Lead-Acid Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toronto (ON), Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 9th International Conference on Smart Grid (icSmartGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Setúbal, Portugal. pp.92-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icSmartGrid52357.2021.9551263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491352v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimal Energy Management Strategy Under Hybrid Generation and Price-based Demand Response Program in Smart Grid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Circuit Fault Diagnosis and State Estimation for Li-ion Battery using Weighting Function Self-Regulating Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9243123⟩</w:t>
+              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM-Besançon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Besancon, France. pp.15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm-besancon49106.2020.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124116v1</w:t>
+                <w:t xml:space="preserve">hal-04505715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing Fault Severity Classification Based on EMD-KLD: A Comparative Study for Incipient Ball Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Mezni</w:t>
+                <w:t xml:space="preserve">Analysis of the Performance of the I-V Curve Correction Methods in the Presence of Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903349v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse Legacy to Repower the Microgrids–An Affordable Solution for Test and Restoration of Repurposed Lead Acid Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ullah Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14440,341 +14414,367 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqar Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashood Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bangkok, Thailande, Thailand. pp.463-468, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9243053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Circuit Fault Diagnosis and State Estimation for Li-ion Battery using Weighting Function Self-Regulating Observer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Bearing Fault Severity Classification Based on EMD-KLD: A Comparative Study for Incipient Ball Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM-Besançon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/phm-besancon49106.2020.00010⟩</w:t>
+              <w:t xml:space="preserve">2020 Prognostics and Health Management Conference (PHM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm-besancon49106.2020.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505715v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Performance of the I-V Curve Correction Methods in the Presence of Defects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Optimal Energy Management Strategy Under Hybrid Generation and Price-based Demand Response Program in Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Wahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghulam Hafeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand. pp.548-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPIES48661.2020.9243123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903352v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiance Dependence of the Short-Circuit Current Temperature Coefficient of sc-Si PV Module</w:t>
               </w:r>
@@ -15007,103 +15007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse Legacy to Repower the Microgrids-An Affordable Solution for Test and Restoration of Repurposed Lead Acid Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqar Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashood Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand</w:t>
@@ -15126,63 +15126,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Analysis of Convolutional Neural Network Applied to PV Fault Diagnosis via Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baojie Li</w:t>
+                <w:t xml:space="preserve">Quel niveau de granularité est le mieux adapté pour modéliser un panneau solaire photovoltaïque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorachack Kongphet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15210,426 +15210,422 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales du Photovoltaic (JNPV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903338v1</w:t>
+                <w:t xml:space="preserve">hal-02903337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des méthodes de diagnostic de défauts appliquées au photovoltaïque en utilisant un schéma en quatre étapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Open-Circuit-Voltage Estimation Algorithms for Lithium-Ion Batteries in Battery Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Nationales du Photovoltaic (JNPV 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.30-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903339v1</w:t>
+                <w:t xml:space="preserve">hal-04446907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Jensen Shannon Divergence in Incipient Fault Detection and Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">PMSG-based Tidal Current Turbine Biofouling Diagnosis using Stator Current Bispectrum Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6998-7003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8682206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02295283v1</w:t>
+                <w:t xml:space="preserve">hal-03413346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSG-based Tidal Current Turbine Biofouling Diagnosis using Stator Current Bispectrum Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Performance of Jensen Shannon Divergence in Incipient Fault Detection and Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8682206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8926625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03413346v1</w:t>
+                <w:t xml:space="preserve">hal-02295283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel niveau de granularité est le mieux adapté pour modéliser un panneau solaire photovoltaïque ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification des méthodes de diagnostic de défauts appliquées au photovoltaïque en utilisant un schéma en quatre étapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15645,161 +15641,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales du Photovoltaic (JNPV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903337v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Open-Circuit-Voltage Estimation Algorithms for Lithium-Ion Batteries in Battery Management Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Complexity Analysis of Convolutional Neural Network Applied to PV Fault Diagnosis via Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baojie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9èmes Journées Nationales du Photovoltaic (JNPV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04446907v1</w:t>
+                <w:t xml:space="preserve">hal-02903338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Selection for Reflectometry-based Soft Fault Detection using Principal Component Analysis</w:t>
               </w:r>
@@ -16023,51 +16023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line Model-based Short Circuit Diagnosis of Lithium-Ion Batteries for Electric Vehicle Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16114,51 +16114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive Incipient Crack Detection based on Wavelet and Jensen-Shannon Divergence in the NICA framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16231,51 +16231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Model-Based Lithium-Ion Battery Online Monitoring Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16446,432 +16446,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Fault Detection and Localization Strategy for Switched Reluctance Machine Open-Circuit Fault in EVs Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
+                <w:t xml:space="preserve">A comparative Study for Ball Bearing Fault Classification Using Kernel-SVM with Kullback Leibler Divergence Selected Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Mezni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Control, Automation and Diagnosis (ICCAD 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iccad46983.2019.9037933⟩</w:t>
+              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8926731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502950v1</w:t>
+                <w:t xml:space="preserve">hal-02295400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative Study for Ball Bearing Fault Classification Using Kernel-SVM with Kullback Leibler Divergence Selected Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">An Automatic Fault Detection and Localization Strategy for Switched Reluctance Machine Open-Circuit Fault in EVs Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Control, Automation and Diagnosis (ICCAD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8926731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iccad46983.2019.9037933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295400v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven approach for isolated PV shading fault diagnosis based on experimental I-V curves analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Motor with unknown load torque for EV application using Extended Kalman Filter and second order sliding mode observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Industrial Technology (ICIT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.522-528, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icit.2018.8352302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702863v1</w:t>
+                <w:t xml:space="preserve">hal-02402543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et Diagnostic de défauts sur un système onduleur triphasé NPC-Moteur asynchrone par l'analyse statistique des courants</w:t>
+                <w:t xml:space="preserve">Three-level Inverter Fault Detection and Diagnosis Using Current-based Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
@@ -16889,227 +16885,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hallouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prognostics and Systems Health Management Conference (PHM-Chongqing 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chongqing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/phm-chongqing.2018.00123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981837v1</w:t>
+                <w:t xml:space="preserve">hal-01895228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Motor with unknown load torque for EV application using Extended Kalman Filter and second order sliding mode observer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Data-driven approach for isolated PV shading fault diagnosis based on experimental I-V curves analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Industrial Technology (ICIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icit.2018.8352302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02402543v1</w:t>
+                <w:t xml:space="preserve">hal-01702863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-level Inverter Fault Detection and Diagnosis Using Current-based Statistical Analysis</w:t>
+                <w:t xml:space="preserve">Détection et Diagnostic de défauts sur un système onduleur triphasé NPC-Moteur asynchrone par l'analyse statistique des courants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
@@ -17127,320 +17136,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Hallouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prognostics and Systems Health Management Conference (PHM-Chongqing 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/phm-chongqing.2018.00123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895228v1</w:t>
+                <w:t xml:space="preserve">hal-02981837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexion de la génératrice à réluctance variable au réseau alternatif monophasé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+                <w:t xml:space="preserve">Sensorless control of switched reluctance motor for EV application using a sliding mode observer with unknown inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoni Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.516-521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981834v1</w:t>
+                <w:t xml:space="preserve">hal-02402524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless control of switched reluctance motor for EV application using a sliding mode observer with unknown inputs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mousaa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Connexion de la génératrice à réluctance variable au réseau alternatif monophasé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402524v1</w:t>
+                <w:t xml:space="preserve">hal-02981834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-based Analytical Model Derivation to Analyse fault effects in 5-phase PMSM</w:t>
               </w:r>
@@ -17634,51 +17634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des modules photovoltaïques en conditions réelles par l’analyse des grandeurs électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17866,261 +17866,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A salient-pole PMSM position and speed estimation at standstill and low speed by a simplified HF injection method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slimane Medjmadj</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Current-based Features for Dip Voltage Fault Detection and Isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Adouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Chariag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Gang</w:t>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8217460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8216748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578485v1</w:t>
+                <w:t xml:space="preserve">hal-01578478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient Fault Detection and Diagnosis in a Three-Phase Electrical System using Statistical Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Optimal control strategy of switched reluctance generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587893v1</w:t>
+                <w:t xml:space="preserve">hal-01707823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient Offset Current Sensor Fault Detection and Diagnosis using Statistical Analysis and the Kullback Leibler Divergence for AC drive</w:t>
               </w:r>
@@ -18191,265 +18195,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Current-based Features for Dip Voltage Fault Detection and Isolation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dhia Chariag</w:t>
+                <w:t xml:space="preserve">A salient-pole PMSM position and speed estimation at standstill and low speed by a simplified HF injection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Medjmadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassaad Sbita</w:t>
+                <w:t xml:space="preserve">Yao Gang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8216748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8217460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578478v1</w:t>
+                <w:t xml:space="preserve">hal-01578485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control strategy of switched reluctance generator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">Incipient Fault Detection and Diagnosis in a Three-Phase Electrical System using Statistical Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Al Samrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS International conference on theory and application of modeling and simulation in electrical power engineering (Electrimacs)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd Annual Conference of the IEEE Industrial Electronics Society (IECON 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2017.8216653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707823v1</w:t>
+                <w:t xml:space="preserve">hal-01587893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison between Conventional and Robust Control for the Powertrain of an Electric Vehicle Propelled by a Switched Reluctance Machine</w:t>
               </w:r>
@@ -18689,772 +18689,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalance fault detection of marine current turbine under condition of wave and turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Enhancement of Incipient Fault Detection and Estimation using the Multivariate Kullback-Leibler Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6353 - 6358 </w:t>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.543-547, </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494964v1</w:t>
+                <w:t xml:space="preserve">hal-01366659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model of Multiple Fault Effect in Three Phases Electrical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazih Moubayed</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Florence, Italy. pp.6311 - 6316, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390873v1</w:t>
+                <w:t xml:space="preserve">hal-01495230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven approach for dip voltage fault detection and identification based on grid current vector trajectory analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Adouni</w:t>
+                <w:t xml:space="preserve">Current Sensor Fault Estimation in the (d,q) rotating synchronous frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lassad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Florence, Italy. pp.6971 - 6976, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793167⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Florence, Italy. pp.6323-6328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390878v1</w:t>
+                <w:t xml:space="preserve">hal-01390782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless control of Switched Reluctance Machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Bahri</w:t>
+                <w:t xml:space="preserve">Data-driven approach for dip voltage fault detection and identification based on grid current vector trajectory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Adouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6693 - 6698, </w:t>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Florence, Italy. pp.6971 - 6976, </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495230v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Estimation in the (d,q) rotating synchronous frame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Model of Multiple Fault Effect in Three Phases Electrical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Al Samrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Moubayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Florence, Italy. pp.6323-6328, </w:t>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Florence, Italy. pp.6311 - 6316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390782v1</w:t>
+                <w:t xml:space="preserve">hal-01390873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Incipient Fault Detection and Estimation using the Multivariate Kullback-Leibler Divergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Imbalance fault detection of marine current turbine under condition of wave and turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.543-547, </w:t>
+              <w:t xml:space="preserve">42nd Annual Conference of the IEEE Industrial Electronics Society (IECON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6353 - 6358 </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366659v1</w:t>
+                <w:t xml:space="preserve">hal-01494964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Sensor FTC Using Sub-Optimal Sliding Mode Observer for Electrical Vehicle Induction Motor Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Raisemeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19501,51 +19501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults effects analysis in a photovoltaic array based on current-voltage and power-voltage characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Fadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19625,304 +19625,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear observer for DC Bus Voltage estimation and Sensor Diagnosis for a Battery Charger used in Automotive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">Dip fault detection and identification for wind conversion energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+                <w:t xml:space="preserve">Sbita Lassad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rio de Janeiro, Buzios, Brazil. </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2015, Seville, Spain. pp.3232 - 3237 </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265263v1</w:t>
+                <w:t xml:space="preserve">hal-01265259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dip voltage fault detection and identification for wind generator turbine farm based on current vector trajectory analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de fissures par courants de Foucault en utilisant la divergence de Kullback-Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnel Adouni</w:t>
+                <w:t xml:space="preserve">Karim Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le-Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Sixth International Renewable Energy Congress (IREC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402593v1</w:t>
+                <w:t xml:space="preserve">hal-01193157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Dip fault Detection and Identification based on Principal Component Analysis : application to Wind Energy Conversion System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Industrial Electronics - ISIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19950,308 +19967,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fissures par courants de Foucault en utilisant la divergence de Kullback-Leibler</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dip voltage fault detection and identification for wind generator turbine farm based on current vector trajectory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Le-Bihan</w:t>
+                <w:t xml:space="preserve">Arnel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Sixth International Renewable Energy Congress (IREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Sousse, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IREC.2015.7110908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193157v1</w:t>
+                <w:t xml:space="preserve">hal-02402593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dip fault detection and identification for wind conversion energy system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Adouni</w:t>
+                <w:t xml:space="preserve">A nonlinear observer for DC Bus Voltage estimation and Sensor Diagnosis for a Battery Charger used in Automotive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sbita Lassad</w:t>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2015, Seville, Spain. pp.3232 - 3237 </w:t>
+              <w:t xml:space="preserve">IEEE - International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rio de Janeiro, Buzios, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265259v1</w:t>
+                <w:t xml:space="preserve">hal-01265263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Destructive incipient damage detection using Kullback-Leibler divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le-Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20588,77 +20588,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current vector trajectory analysis for dip voltage fault detection and identification: Application to wind generator turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Adouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sbita Lassad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Seville, Spain. pp.3226 - 3231 </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20686,602 +20686,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Diagnosis in the Stationary Frame for PMSM Drive in Automotive Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Diagnostic des capteurs pour la commande des entrainements électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093465v1</w:t>
+                <w:t xml:space="preserve">hal-01065242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination des défauts de roulements par une analyse spectrale globale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+                <w:t xml:space="preserve">Experimental GIMC fault tolerant control using fixed order H infinity approach for EV induction motor drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">MED '14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065224v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverter dead-time feedforward compensation scheme for PMSM sensorless drive operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Conference on Green Energy (ICGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2014, Sfax, Tunisia. pp.296 - 301, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental GIMC fault tolerant control using fixed order H infinity approach for EV induction motor drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chérif Larouci</w:t>
+                <w:t xml:space="preserve">Current Sensor Fault Diagnosis in the Stationary Frame for PMSM Drive in Automotive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED '14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Monte-Carlo, Monaco. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100829v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des capteurs pour la commande des entrainements électriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">Discrimination des défauts de roulements par une analyse spectrale globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065242v1</w:t>
+                <w:t xml:space="preserve">hal-01065224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Discriminant Analysis for the Discrimination of Faults in Bearing Balls by using Spectral Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21430,520 +21430,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on Fault Analysis and Fault-Tolerant Control of EV/HEV Powertrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EV energy management strategy based on a single converter fed by a hybrid battery/supercapacitor power source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bekheira Tabbache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
+                <w:t xml:space="preserve">B Bayoudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Green Energy (ICGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2014, Sfax, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023503v1</w:t>
+                <w:t xml:space="preserve">hal-01113039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EV energy management strategy based on a single converter fed by a hybrid battery/supercapacitor power source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research on Fault Analysis and Fault-Tolerant Control of EV/HEV Powertrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bayoudhi</w:t>
+                <w:t xml:space="preserve">Bekheira Tabbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kheloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Green Energy (ICGE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICGE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.284-289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113039v1</w:t>
+                <w:t xml:space="preserve">hal-01023503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential algebraic approach for position/speed estimation in PMSM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">A Global Approach for Classification of Bearing Conditions Using Spectral Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEMDC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7352 - 7357</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932677v1</w:t>
+                <w:t xml:space="preserve">hal-00839756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Approach for Classification of Bearing Conditions Using Spectral Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A differential algebraic approach for position/speed estimation in PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEMDC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States. pp.1149 - 1154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2013.6556304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839756v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Control Design of Induction Motor Drive in Electrical Vehicle: A Hybrid Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Raisemeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21984,507 +21984,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Control to Mechanical Sensor Failures for Induction Motor Drive: A Comparative Study of Voting Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
+                <w:t xml:space="preserve">Sensor Fault Diagnosis for Improving the Availability of Electrical Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chérif Larouci</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaatar Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.2851 - 2856, </w:t>
+              <w:t xml:space="preserve">IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.3108 - 3113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6699583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6699625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932736v1</w:t>
+                <w:t xml:space="preserve">hal-00932687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation théorique de la sévérité d'un défaut par un modèle analytique de la DKL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Capability Evaluation of Incipient Fault Detection in Noisy Environment : A Theoretical Kullback-Leibler Divergence-Based Approach for Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7364 - 7369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823761v1</w:t>
+                <w:t xml:space="preserve">hal-00839757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Fault Diagnosis for Improving the Availability of Electrical Drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidath Diao</w:t>
+                <w:t xml:space="preserve">Estimation théorique de la sévérité d'un défaut par un modèle analytique de la DKL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Harmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932687v1</w:t>
+                <w:t xml:space="preserve">hal-00823761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability Evaluation of Incipient Fault Detection in Noisy Environment : A Theoretical Kullback-Leibler Divergence-Based Approach for Diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Fault Tolerant Control to Mechanical Sensor Failures for Induction Motor Drive: A Comparative Study of Voting Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Raisemeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.2851 - 2856, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6699583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839757v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Approach for Incipient Fault Severity Assessment Using the Kullback-Leibler Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22529,226 +22529,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a multifunction low power converter with reduced freedom degrees for photovoltaic and mobile applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SVM based diagnosis of inverter fed induction machine drive : a new challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE REVET 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE IECON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779591v1</w:t>
+                <w:t xml:space="preserve">hal-00724881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVM based diagnosis of inverter fed induction machine drive : a new challenge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a multifunction low power converter with reduced freedom degrees for photovoltaic and mobile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraheddine Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE REVET 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hammameth, Tunisia. pp.101 - 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REVET.2012.6195255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724881v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of a renewable energy power plant for an isolated site in Senegal</w:t>
               </w:r>
@@ -22786,51 +22786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVET 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Hammameth, Tunisia. pp.336-343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22864,51 +22864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults diagnosis and detection using Principal Component Analysis and Kullback-Leibler divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23011,51 +23011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23080,51 +23080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Permanent Magnet Synchronous Drive Position Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23156,290 +23156,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of a Sensorless PMSM Drive with Load Torque Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+                <w:t xml:space="preserve">Design and Implementation of an Electric Differential for Traction Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Phoenix, United States. pp.945 - 950</w:t>
+              <w:t xml:space="preserve">IEEE VPPC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557537v1</w:t>
+                <w:t xml:space="preserve">hal-00578429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of an Electric Differential for Traction Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Performance Enhancement of a Sensorless PMSM Drive with Load Torque Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Akrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Phoenix, United States. pp.945 - 950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578429v1</w:t>
+                <w:t xml:space="preserve">hal-00557537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDTC Neural Network Traction Control of an Electric Vehicle without Differential Gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Haddoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23624,51 +23624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Observer-Based Mechanical Sensor Failure Fault Tolerant Controller Structure in PMSM drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Akrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23745,51 +23745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lechenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASEAN Symposium on Power and Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hua Hin, Thailand. pp. 53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23840,51 +23840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE the 2008 International Conference on Electrical Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Villamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23922,51 +23922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensorless PMSM drive with a two stage extended Kalman estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Akrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24004,64 +24004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of different estimation techniques of SFOC induction motor for electric vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Haddoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24099,103 +24099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Estimation Techniques of SFOC Induction Motor for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Ghouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.ID 1436</w:t>
@@ -24218,217 +24218,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern recognition for diagnosis of inverter fed induction machine drive: a step toward reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Zidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Colloquium on Reliability in Electromagnetic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE IEMDC'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871162v1</w:t>
+                <w:t xml:space="preserve">hal-00531277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis, Modeling and Neural Network Traction Control of an Electric Vehicle without Differential Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Ghouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IEMDC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.854-859</w:t>
@@ -24451,217 +24451,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Speed Sensor Failure in Induction Motor Drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Zidani</w:t>
+                <w:t xml:space="preserve">Pattern recognition for diagnosis of inverter fed induction machine drive: a step toward reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Antalya, Turkey. pp.1680-1684</w:t>
+              <w:t xml:space="preserve">IET Colloquium on Reliability in Electromagnetic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531277v1</w:t>
+                <w:t xml:space="preserve">hal-00871162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Control Techniques for Efficiency Improvement in Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Ghouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Arlington, United States. pp.629-634</w:t>
@@ -24690,103 +24690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDTC Neural Network Traction Control of an Electric Vehicle without Differential Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Arlington, United States. pp.259-266</w:t>
@@ -24809,640 +24809,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control of EV Electric Differential System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Self-Reconfigurable and Fault-Tolerant Induction Motor Control Architecture for Hybrid Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527546v2</w:t>
+                <w:t xml:space="preserve">hal-00527572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Reconfigurable and Fault-Tolerant Induction Motor Control Architecture for Hybrid Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+                <w:t xml:space="preserve">Development of Wind Turbines Prototyping Software Under Matlab/Simulink® Through Undergraduate Student Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Mamoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM'06</w:t>
+              <w:t xml:space="preserve">IECM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527572v1</w:t>
+                <w:t xml:space="preserve">hal-00527550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wind Turbines Prototyping Software Under Matlab/Simulink® Through Undergraduate Student Projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sliding Mode Control of EV Electric Differential System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECM'06</w:t>
+              <w:t xml:space="preserve">ICEM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 6pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527550v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Loss-Minimization DTC Scheme for EV Induction Motors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Electric Motor Drive Selection Issues for HEV Propulsion Systems: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Zeraoulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE Vehicle Power and Propulsion Conference (VPPC 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VPPC'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Chicago, United States. pp.280-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527581v1</w:t>
+                <w:t xml:space="preserve">hal-00527584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Motor Drive Selection Issues for HEV Propulsion Systems: A Comparative Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Loss-Minimization DTC Scheme for EV Induction Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Haddoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Abdessemed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Ghouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VPPC'05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 IEEE Vehicle Power and Propulsion Conference (VPPC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Chicago, United States. pp.315-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2005.1554576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527584v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Motor Drive Selection Issues for HEV Propulsion Systems: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Zeraoulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25767,51 +25767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dourdan, France</w:t>
@@ -25997,90 +25997,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal stream turbine monitoring and fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26131,90 +26131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Decomposition for Bearing Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26494,77 +26494,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Fault Diagnosis in Rotating Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26619,51 +26619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et Diagnostic de défauts dans un convertisseur statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26744,51 +26744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults Detection and Diagnosis in a Static Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27129,77 +27129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de diagnostic de défauts de capteurs de courants de phases d’un système de pilotage d’une machine électrique tournante synchrone de véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidath Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaatar Makni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: MFR0921. LGEP 2014 ID = 1659. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27386,51 +27386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Hammou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e28020221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Makany Boussiengue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19051203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengge Lv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac-Ky Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3610071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Du" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3611996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Shao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianheng Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zargarani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabakata Mahamat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3497977" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112969" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105906" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Hansen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409524v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2022.3229716" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2023.3259744" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veizaga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12765" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03761152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217221111349" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3209629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03867345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3652" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Taki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111378" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mezni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Braham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24091251" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03761155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorachack Kongphet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lechenadec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15155350" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114785" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873367v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2020.0109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972935" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3004658" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03087601v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110512" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Heydari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdian Varjani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104635" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10031009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02908249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101658" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9030429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12040726" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Baghli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hallouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071372" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjmadj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2018.10.1.13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01795107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Al Samrout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402579v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milu Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.02.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-708KVW7G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01477160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Youssef" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdsss.2017.10011014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2570549" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.09.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199905v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.08.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Adouni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Sbita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.05.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89W3BF98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raisemche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331215587717" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494598v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekhe&#239;ra Tabbache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Douida" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0467-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.06.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3WK45P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100845v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2354075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidath Diao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaatar Makni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bisson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2331080" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100861v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2341620" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2459811" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F35SMLRX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221949v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931556v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemeche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherifi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2272182" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.455-473" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abul Masrur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2245731" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzineb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779506v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengprasong Phrakonkham" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1059" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712482v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2050756" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4186/ej.2010.14.3.15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Haddoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abdessemed" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ghouili" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.918392" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445546v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524628v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.911951" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352638v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Haddoun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zeraoulia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.889579" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524609v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.889562" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2006.874251" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523504v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.878719" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2005.847961" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Makouf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouguechal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadjoudj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Ghennai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531231v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2004.833610" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224304v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Petite" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manassero Junior" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Giuseppe Di Santo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863334" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297818v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027773v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905507" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027779v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905515" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297821v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Habbouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297823v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Qing Lu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON64445.2025.11073476" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297822v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738252v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm61473.2024.00056" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05223725v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10748886" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156575v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughzaoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE240356" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193540" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399708v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00053" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04401948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakedam Lare" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyamak Sarabi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228027" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807800v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/4CV.1.27" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491330v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Logerais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399630v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227933" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00050" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399516v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312583" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399398v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311639" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03814203v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968620" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508467v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm2022-london52454.2022.00043" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957008v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968461" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03814207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968562" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505003v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med48518.2020.9183112" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491347v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03237624v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03464721v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nasr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/icems52562.2021.9634420" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03518815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03464673v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589719" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312365v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid52357.2021.9551263" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491352v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589603" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03124116v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Imran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wahid" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Hafeez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9243123" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903349v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00050" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491360v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Uddin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashood Nasir" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9243053" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505715v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00010" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903352v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903351v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300416" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Chenadec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00037" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312284v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903338v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903339v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295283v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682206" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903337v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446907v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820292" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295328v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-paris.2019.00053" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295370v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927671" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295408v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927638" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-paris.2019.00012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295381v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/autotestcon43700.2019.8961060" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502950v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousaa Boukhnifer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad46983.2019.9037933" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295400v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8926731" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981837v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402543v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352231" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895228v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-chongqing.2018.00123" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352230" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895233v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/peac.2018.8590319" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895227v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM-Chongqing.2018.00130" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01795069v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2018.8570465" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578485v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8217460" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587893v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8216653" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578467v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8217416" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578478v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8216748" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402551v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saadi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sehab" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330930" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577713v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelig Li" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sdpc.2017.65" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494964v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793360" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390873v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793728" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390878v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Sbita" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793167" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390782v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793494" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366659v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760480" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301218v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473762" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265263v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281508" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402593v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Adouni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2015.7110908" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169223v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281584" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193157v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Bihan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265259v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbita Lassad" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125576" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169228v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281581" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169221v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2015.7281579" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174410v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362788" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193152v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265262v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125575" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093465v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844143" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065224v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01113053v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cathelin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835438" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100829v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065242v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00967570v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icge.2014.6835419" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01058123v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023503v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01113039v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bayoudhi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835429" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932677v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556304" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839756v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932689v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608696" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932736v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699583" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00823761v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932687v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699625" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839757v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839755v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779591v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraheddine Belkacem" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195255" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724881v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779593v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195293" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724882v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712530v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712510v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557537v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578429v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557538v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592066v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledoux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cathelin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2010.5674925" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447260v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447266v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengprasong Phrakhonkham" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352910v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352892v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352912v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531296v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871162v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531259v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527620v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527618v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khoucha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527546v2" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527572v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527550v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mangel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527581v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2005.1554576" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527584v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533362v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491336v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491362v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03087605v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpo153e_ch3" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903347v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1746-4_6" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617349v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659387v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903341v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903340v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100016v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Hammou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e28020221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Makany Boussiengue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19051203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah Jan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan-Antone Faggianelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Duchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengge Lv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13030538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghao Du" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3611996" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac-Ky Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3610071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Shao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112969" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105906" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianheng Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2024.110044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zargarani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabakata Mahamat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3497977" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693817v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118807" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3296829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Hansen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Veizaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bercu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/gtd2.12765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2023.3259744" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2022.3229716" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tte.2022.3209629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03761152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217221111349" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03867345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3652" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Taki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ravot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2022.111378" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mezni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Braham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24091251" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03761155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorachack Kongphet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lechenadec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15155350" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114785" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Heydari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yazdian Varjani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104635" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107410" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10031009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2019.0026" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03087601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110512" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3004658" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2020.0109" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972935" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22101069" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Fadhel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113374" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02908249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101658" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Yuan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9030429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02418783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4420" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12040726" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01970593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.12.048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Baghli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hallouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071372" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjmadj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15676/ijeei.2018.10.1.13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01795107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Al Samrout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moubayed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402579v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milu Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.02.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-708KVW7G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01477160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Youssef" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdsss.2017.10011014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Adouni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Chariag" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Hamed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Sbita" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.05.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89W3BF98-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.09.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.08.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366652v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2570549" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raisemche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331215587717" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494598v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekhe&#239;ra Tabbache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Douida" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kheloui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-016-0467-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.06.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3WK45P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100845v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Arias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2354075" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310795v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2459811" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100861v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2341620" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidath Diao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaatar Makni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2014.2331080" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemeche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherifi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2272182" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862918v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F35SMLRX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221949v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265267v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.455-473" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100939v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abul Masrur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2245731" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779506v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ben Salah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Neji" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chabchoub" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780768v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzineb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengprasong Phrakonkham" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.12.1059" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712482v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Akrad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2050756" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4186/ej.2010.14.3.15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Zidani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.911951" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352638v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Haddoun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Haddoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Abdessemed" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Ghouili" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2008.918392" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zeraoulia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.889579" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524609v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.889562" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2006.874251" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523504v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2006.878719" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2005.847961" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Makouf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouguechal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadjoudj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Ghennai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531231v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2004.833610" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sa&#239;d Na&#239;t-Sa&#239;d" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297821v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Habbouche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027773v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905507" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Hong Lim" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905515" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297818v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224304v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Petite" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manassero Junior" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Giuseppe Di Santo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863334" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297823v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Qing Lu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON64445.2025.11073476" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297822v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05223725v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10748886" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738252v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm61473.2024.00056" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156575v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughzaoui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE240356" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491325v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech58164.2023.10193540" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399708v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00053" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807800v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/4CV.1.27" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04401948v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakedam Lare" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyamak Sarabi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491330v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Logerais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399630v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227933" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399516v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312583" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04399398v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311639" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406678v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00050" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505003v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med48518.2020.9183112" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03814207v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968562" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694011v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508467v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm2022-london52454.2022.00043" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957008v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968461" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03814203v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968620" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491347v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03464721v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nasr" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/icems52562.2021.9634420" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03518815v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03237624v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03464673v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589719" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491352v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589603" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312365v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ullah" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid52357.2021.9551263" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505715v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00010" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491360v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqar Uddin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashood Nasir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9243053" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903349v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00050" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03124116v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Imran" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Wahid" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Hafeez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9243123" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903351v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300416" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903346v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Chenadec" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-besancon49106.2020.00037" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312284v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903337v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446907v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820292" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295283v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8682206" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903339v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903338v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295328v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-paris.2019.00053" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295370v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927671" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295408v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927638" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502243v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-paris.2019.00012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295381v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/autotestcon43700.2019.8961060" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02295400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8926731" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502950v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sehab" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousaa Boukhnifer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad46983.2019.9037933" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402543v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352231" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/phm-chongqing.2018.00123" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702863v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2018.8352302" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981837v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402524v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352230" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981834v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895233v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/peac.2018.8590319" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895227v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM-Chongqing.2018.00130" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943075v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01795069v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2018.8570465" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578478v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8216748" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707823v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Minh Nguyen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578467v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8217416" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578485v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8217460" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587893v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2017.8216653" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402551v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saadi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sehab" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330930" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577713v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelig Li" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sdpc.2017.65" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01366659v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760480" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01495230v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793584" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390782v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793494" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390878v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Sbita" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793167" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01390873v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793728" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01494964v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793360" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01301218v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473762" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942581v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mimouni" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sta.2016.7952049" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265259v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbita Lassad" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125576" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193157v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tout" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Bihan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169223v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281584" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402593v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnel Adouni" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2015.7110908" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265263v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281508" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169228v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281581" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169221v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2015.7281579" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174410v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2015.7362788" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193152v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265262v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125575" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065242v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100829v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01113053v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cathelin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835438" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093465v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844143" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065224v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00967570v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icge.2014.6835419" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01058123v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01113039v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bayoudhi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835429" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023503v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekheira Tabbache" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Mamoune" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839756v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932677v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556304" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932689v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608696" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932687v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699625" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839757v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00823761v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932736v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699583" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839755v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724881v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779591v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraheddine Belkacem" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saidi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195255" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779593v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVET.2012.6195293" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724882v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712530v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712510v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578429v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557537v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557538v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592066v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledoux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cathelin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2010.5674925" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447260v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447266v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengprasong Phrakhonkham" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352910v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352892v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352912v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531296v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531277v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531259v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871162v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527620v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527618v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khoucha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527572v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527550v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mangel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527546v2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527584v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527581v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2005.1554576" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533362v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491336v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491362v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312384v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312380v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Abdel Nour" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03087605v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpo153e_ch3" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903347v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1746-4_6" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617349v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659387v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903341v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903340v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100016v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>