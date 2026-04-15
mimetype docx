--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -447,508 +447,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a voltage regulation device based on virtual air gap principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tiourguiouine</w:t>
+                <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bernard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0446⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (2), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-210184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294439v1</w:t>
+                <w:t xml:space="preserve">hal-04292636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using grain oriented electrical steel sheets for electric motor in automotive application: Tooth segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ali Randi</w:t>
+                <w:t xml:space="preserve">Design of a voltage regulation device based on virtual air gap principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tiourguiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zmirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-210186⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (4), pp.1096-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292657v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made with Mixed Electrical Steel Grades</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+                <w:t xml:space="preserve">Using grain oriented electrical steel sheets for electric motor in automotive application: Tooth segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3138984⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-210186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666012v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
+                <w:t xml:space="preserve">Analyse of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made with Mixed Electrical Steel Grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (2), pp.293-302. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-210184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3138984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292636v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of modern magnetic and insulation materials on dimensions and losses of large induction machines</w:t>
               </w:r>
@@ -973,51 +973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debendere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1058,317 +1058,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Energy Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die Casting Copper Squirrel Cage in the Rotor</w:t>
+                <w:t xml:space="preserve">The use of segmented-shifted grain-oriented sheets in magnetic circuits of small AC motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (2), pp.1280-1289. </w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.617 - 622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2873532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/phys-2019-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350685v1</w:t>
+                <w:t xml:space="preserve">hal-03350696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of segmented-shifted grain-oriented sheets in magnetic circuits of small AC motors</w:t>
+                <w:t xml:space="preserve">Increasing the Energy Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die Casting Copper Squirrel Cage in the Rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Brudny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+                <w:t xml:space="preserve">Aurelien Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.617 - 622. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (2), pp.1280-1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2019-0063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2873532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350696v1</w:t>
+                <w:t xml:space="preserve">hal-03350685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical model of the axial magnetic field in the end region of large turbo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,64 +1588,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1944,51 +1944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution impact of electrical insulation systems in high power electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassoret Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2528,64 +2528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Use of the GOES Easy Magnetisation Direction in PMSM Segmented Magnetic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,377 +2738,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a voltage regulation device based on virtual air gap principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tiourguiouine</w:t>
+                <w:t xml:space="preserve">Utilisation des tôles à grains orientés pour moteur électrique : application automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cavallaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bernard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296710v1</w:t>
+                <w:t xml:space="preserve">hal-04296691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Grain Oriented Electrical Steel Sheets for Electric Motor in Automotive Application : Tooth Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
+                <w:t xml:space="preserve">Design of a voltage regulation device based on virtual air gap principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tiourguiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zmirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296702v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des tôles à grains orientés pour moteur électrique : application automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The use of Grain Oriented Electrical Steel Sheets for Electric Motor in Automotive Application : Tooth Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Cavallaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296691v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
               </w:r>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassoret Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debendere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3345,51 +3345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical model of the axial magnetic field in the end region of large turbo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,77 +3453,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Energy-Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die-Casting Copper Squirrel Cage in the Rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3583,77 +3583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Segmented-Shifted GO Sheet in Magnetic Circuits of Small AC Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII International Symposium on Electromagnetic Fields (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lotz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassoret Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debendere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3793,347 +3793,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improvement of a diagnosis procedure for AC machines using two external flux sensors based on a fusion process with belief functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémus Pusca</w:t>
+                <w:t xml:space="preserve">Contribution to iron losses decrease in AC motor: a new shifted non segmented Grain Oriented magnetic circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Petrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Romary</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oîta, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522225v1</w:t>
+                <w:t xml:space="preserve">hal-04260670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to iron losses decrease in AC motor: a new shifted non segmented Grain Oriented magnetic circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Petrea</w:t>
+                <w:t xml:space="preserve">An improvement of a diagnosis procedure for AC machines using two external flux sensors based on a fusion process with belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.5096-5101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260670v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC magnetic circuits using non segmented shifted grain oriented electrical steel sheets: study of magnetic flux transition between sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Soft Magnetic Materials conference (SMM 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4152,204 +4152,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production décentralisée d’énergie électrique d’origine renouvelable et éclairage basse consommation</w:t>
+                <w:t xml:space="preserve">Efficacité énergétique d’un système multitechnique de contrôle-commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone ; IBPSA : International Building Performance Simulation Association IBPSA France 2008</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone IBPSA International Building Performance Simulation Association France IBPSA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955404v1</w:t>
+                <w:t xml:space="preserve">hal-01955407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité énergétique d’un système multitechnique de contrôle-commande</w:t>
+                <w:t xml:space="preserve">Production décentralisée d’énergie électrique d’origine renouvelable et éclairage basse consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone IBPSA International Building Performance Simulation Association France IBPSA 2008</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone ; IBPSA : International Building Performance Simulation Association IBPSA France 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955407v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4504,51 +4504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04421936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-1307123148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tiourguiouine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zmirli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debendere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delamotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2873532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03680976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0435" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costan Valentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delamotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04287463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04421936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-1307123148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tiourguiouine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zmirli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0446" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debendere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delamotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2873532" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03680976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0435" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costan Valentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delamotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04287463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>