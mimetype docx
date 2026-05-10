--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -447,508 +447,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+                <w:t xml:space="preserve">Design of a voltage regulation device based on virtual air gap principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tiourguiouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zmirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-210184⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (4), pp.1096-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292636v1</w:t>
+                <w:t xml:space="preserve">hal-04294439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a voltage regulation device based on virtual air gap principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tiourguiouine</w:t>
+                <w:t xml:space="preserve">Using grain oriented electrical steel sheets for electric motor in automotive application: Tooth segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bernard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0446⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-210186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294439v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using grain oriented electrical steel sheets for electric motor in automotive application: Tooth segmentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+                <w:t xml:space="preserve">Analyse of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made with Mixed Electrical Steel Grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rebhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-210186⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3138984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292657v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse of Flux Density and Iron Loss Distributions in Segmented Magnetic Circuits Made with Mixed Electrical Steel Grades</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-Ph. Lecointe</w:t>
+                <w:t xml:space="preserve">Analysis of the grain oriented electrical steel heterogeneities and their influence on the Epstein frame loss measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (2), pp.293-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3138984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-210184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666012v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of modern magnetic and insulation materials on dimensions and losses of large induction machines</w:t>
               </w:r>
@@ -973,51 +973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cassoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debendere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1324,51 +1324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical model of the axial magnetic field in the end region of large turbo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,51 +1588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1944,51 +1944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution impact of electrical insulation systems in high power electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassoret Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,278 +2154,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact énergétique du mélange d’aciers à grains orientés dans des modèles de noyaux magnétiques de transformateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of GOES grade mixing on the iron losses of single-phase magnetic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Corin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague (CZ), Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4621687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422459v1</w:t>
+                <w:t xml:space="preserve">hal-04422038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of GOES grade mixing on the iron losses of single-phase magnetic cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact énergétique du mélange d’aciers à grains orientés dans des modèles de noyaux magnétiques de transformateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Corin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama-Ali Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Corin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blaszkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Soft Magnetic Materials Conference (SMM26)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4621687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04422038v1</w:t>
+                <w:t xml:space="preserve">hal-04422459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grades Layout Impact ON Performance Of Mixed Grade Magnetic Cores</w:t>
               </w:r>
@@ -2528,64 +2528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Use of the GOES Easy Magnetisation Direction in PMSM Segmented Magnetic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,64 +2744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des tôles à grains orientés pour moteur électrique : application automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cavallaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,103 +2865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a voltage regulation device based on virtual air gap principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tiourguiouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Tiourguiouine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Demian</w:t>
+                <w:t xml:space="preserve">Mehdi Zmirli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2986,64 +2986,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Grain Oriented Electrical Steel Sheets for Electric Motor in Automotive Application : Tooth Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Ali Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassoret Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debendere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3345,51 +3345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical model of the axial magnetic field in the end region of large turbo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Segmented-Shifted GO Sheet in Magnetic Circuits of Small AC Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassoret Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debendere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3793,278 +3793,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to iron losses decrease in AC motor: a new shifted non segmented Grain Oriented magnetic circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Petrea</w:t>
+                <w:t xml:space="preserve">An improvement of a diagnosis procedure for AC machines using two external flux sensors based on a fusion process with belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémus Pusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.5096-5101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260670v1</w:t>
+                <w:t xml:space="preserve">hal-03522225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improvement of a diagnosis procedure for AC machines using two external flux sensors based on a fusion process with belief functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémus Pusca</w:t>
+                <w:t xml:space="preserve">Contribution to iron losses decrease in AC motor: a new shifted non segmented Grain Oriented magnetic circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Petrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Romary</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oîta, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522225v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC magnetic circuits using non segmented shifted grain oriented electrical steel sheets: study of magnetic flux transition between sheets</w:t>
               </w:r>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Soft Magnetic Materials conference (SMM 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4152,204 +4152,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité énergétique d’un système multitechnique de contrôle-commande</w:t>
+                <w:t xml:space="preserve">Production décentralisée d’énergie électrique d’origine renouvelable et éclairage basse consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone IBPSA International Building Performance Simulation Association France IBPSA 2008</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone ; IBPSA : International Building Performance Simulation Association IBPSA France 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955407v1</w:t>
+                <w:t xml:space="preserve">hal-01955404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production décentralisée d’énergie électrique d’origine renouvelable et éclairage basse consommation</w:t>
+                <w:t xml:space="preserve">Efficacité énergétique d’un système multitechnique de contrôle-commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Sechilariu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Locment Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone ; IBPSA : International Building Performance Simulation Association IBPSA France 2008</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone IBPSA International Building Performance Simulation Association France IBPSA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955404v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4504,51 +4504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04421936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-1307123148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tiourguiouine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zmirli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0446" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debendere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delamotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2873532" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03680976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0435" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costan Valentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delamotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04287463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama-Ali Dabaj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blaszkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3549306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04837511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Corin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.171676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04421936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9790/9622-1307123148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tiourguiouine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zmirli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rebhaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Randi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebhaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ali Randi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Lecointe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3138984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04292636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03253693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balavoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cassoret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debendere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delamotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2873532" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03680976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0435" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05147575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Abdelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Zito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05146865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassoret Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4621687" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04422459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910663" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavallaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04286810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04297011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costan Valentin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delamotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002251" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04287463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260670v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Sechilariu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locment Fabrice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>