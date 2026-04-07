--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1064,3072 +1064,3072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundational number sense training gains are predicted by hippocampal–parietal circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyesang Chang</w:t>
+                <w:t xml:space="preserve">Functional gradients in the human lateral prefrontal cortex revealed by a comprehensive coordinate-based meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lang Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuan Zhang</w:t>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Xie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1005-21.2022⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.76926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670987v1</w:t>
+                <w:t xml:space="preserve">hal-03544221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting brain grey matter models with likelihood-free inference: a tool for trustable cytoarchitecture measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foundational number sense training gains are predicted by hippocampal–parietal circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyesang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+                <w:t xml:space="preserve">Ye Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlo de Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.08693⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (19), pp.JN-RM-1005-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1005-21.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417406v4</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Query Answering under Uncertainty to Neuroscientific Ontological Knowledge: The NeuroLang Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverting brain grey matter models with likelihood-free inference: a tool for trustable cytoarchitecture measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston E Zanitti</w:t>
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamil Soto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.08693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187887v3</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417406v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Analysis of the Functional Neuroimaging Literature with Probabilistic Logic Programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Scalable Query Answering under Uncertainty to Neuroscientific Ontological Knowledge: The NeuroLang Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston E Zanitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamil Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vanina Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Zanitti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo O Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
+              <w:t xml:space="preserve">Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21801-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590714v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187887v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional gradients in the human lateral prefrontal cortex revealed by a comprehensive coordinate-based meta-analysis</w:t>
+                <w:t xml:space="preserve">Meta-Analysis of the Functional Neuroimaging Literature with Probabilistic Logic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Zanitti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.76926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21801-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544221v1</w:t>
+                <w:t xml:space="preserve">hal-03590714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Linking Diffusion MRI based Macro-and Microstructure Measures with Cortico-Cortical Transmission in Brain Tumor Patients</w:t>
+                <w:t xml:space="preserve">Clinical Characteristics, Care Trajectories and Mortality Rate of SARS-CoV-2 Infected Cancer Patients: A Multicenter Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Benderra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Almairac</w:t>
+                <w:t xml:space="preserve">Ainhoa Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+                <w:t xml:space="preserve">Judith Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Mondot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117567⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015641v1</w:t>
+                <w:t xml:space="preserve">hal-03379679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning based white matter models with permeability: An experimental study in cuprizone treated in-vivo mouse model of axonal demyelination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Linking Diffusion MRI based Macro-and Microstructure Measures with Cortico-Cortical Transmission in Brain Tumor Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Hill</w:t>
+                <w:t xml:space="preserve">Fabien Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Palombo</w:t>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu D Santin</w:t>
+                <w:t xml:space="preserve">Denys Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Branzoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+                <w:t xml:space="preserve">Lydiane Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 224, pp.117425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117425⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164018v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics, Care Trajectories and Mortality Rate of SARS-CoV-2 Infected Cancer Patients: A Multicenter Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning based white matter models with permeability: An experimental study in cuprizone treated in-vivo mouse model of axonal demyelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Benderra</w:t>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainhoa Aparicio</w:t>
+                <w:t xml:space="preserve">Mathieu D Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Francesca Branzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.4749. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.117425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13194749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379679v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
+                <w:t xml:space="preserve">Microstructural organization of human insula is linked to its macrofunctional circuitry and predicts cognitive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
+                <w:t xml:space="preserve">Vinod Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+                <w:t xml:space="preserve">Mark Pinsk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.53470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904869v1</w:t>
+                <w:t xml:space="preserve">hal-02864084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural organization of human insula is linked to its macrofunctional circuitry and predicts cognitive control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Pinsk</w:t>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.117126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864084v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the neural foundations mediating movement/language interactions gained from intrasurgical direct electrostimulations</w:t>
+                <w:t xml:space="preserve">International electronic health record-derived COVID-19 clinical course profiles: the 4CE consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Gabriel A. Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Duffau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Griffin M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Gehlenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Avillach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan P. Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105583⟩</w:t>
+              <w:t xml:space="preserve">npj Digital Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.#109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41746-020-00308-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863926v1</w:t>
+                <w:t xml:space="preserve">hal-02918344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+                <w:t xml:space="preserve">New insights into the neural foundations mediating movement/language interactions gained from intrasurgical direct electrostimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117198⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.105583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153139v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International electronic health record-derived COVID-19 clinical course profiles: the 4CE consortium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengran Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Digital Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (1), pp.#109. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.117198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41746-020-00308-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918344v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dmipy Toolbox: Diffusion MRI Multi-Compartment Modeling and Microstructure Recovery Made Easy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The visual word form area (VWFA) is part of both language and attention circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Daniel Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Kochalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2019.00064⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13634-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400877v1</w:t>
+                <w:t xml:space="preserve">hal-02401938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the number of samples in spatiotemporal dMRI acquisition design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">The Dmipy Toolbox: Diffusion MRI Multi-Compartment Modeling and Microstructure Recovery Made Easy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.27601⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2019.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928734v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable simulation framework for diffusion MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano de Leoni</w:t>
+                <w:t xml:space="preserve">Reducing the number of samples in spatiotemporal dMRI acquisition design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Dancheva</w:t>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Jansson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Hoffman</w:t>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106611⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431598v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in computational and statistical diffusion MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable simulation framework for diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano de Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren J. O'Donnell</w:t>
+                <w:t xml:space="preserve">Tamara Dancheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Daducci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Johan Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lenglet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (4), pp.e3805. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 309, pp.106611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432249v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The visual word form area (VWFA) is part of both language and attention circuitry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lang Chen</w:t>
+                <w:t xml:space="preserve">Advances in computational and statistical diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren J. O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Gallardo-Diez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (4), pp.e3805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13634-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401938v1</w:t>
+                <w:t xml:space="preserve">hal-02432249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Parametric GraphNet-Regularized Representation of dMRI in Space and Time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+                <w:t xml:space="preserve">Groupwise structural parcellation of the whole cortex: A logistic random effects model based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Wells Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43, pp.37--53. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2017.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578296v1</w:t>
+                <w:t xml:space="preserve">hal-01426625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of three fiber tract delineation methods and their impact on white matter analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Parametric GraphNet-Regularized Representation of dMRI in Space and Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Sydnor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouix</w:t>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.05.044⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.37--53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807178v1</w:t>
+                <w:t xml:space="preserve">hal-01578296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic load determines atrophy in hand cortico-striatal pathways in presymptomatic Huntington’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of three fiber tract delineation methods and their impact on white matter analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sydnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana María Rivas-Grajales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lyall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Hong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Sylvain Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.24217⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, pp.318-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787886v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupwise structural parcellation of the whole cortex: A logistic random effects model based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+                <w:t xml:space="preserve">Genetic load determines atrophy in hand cortico-striatal pathways in presymptomatic Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren J O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Wells Iii</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+                <w:t xml:space="preserve">Peter Savadjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.01.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426625v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SlicerDMRI: Open Source Diffusion MRI Software for Brain Cancer Research</w:t>
+                <w:t xml:space="preserve">AxTract: Toward Microstructure Informed Tractography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaiah Norton</w:t>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibn Essayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Pujol</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Yarmarkovich</w:t>
+                <w:t xml:space="preserve">Kevin Whittingstall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (11), pp.5485-5500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-0332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564088v1</w:t>
+                <w:t xml:space="preserve">hal-01564041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AxTract: Toward Microstructure Informed Tractography</w:t>
+                <w:t xml:space="preserve">SlicerDMRI: Open Source Diffusion MRI Software for Brain Cancer Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Daducci</w:t>
+                <w:t xml:space="preserve">Isaiah Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+                <w:t xml:space="preserve">Ibn Essayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
+                <w:t xml:space="preserve">Sonia Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Whittingstall</w:t>
+                <w:t xml:space="preserve">Alex Yarmarkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (11), pp.5485-5500. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.23741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564041v1</w:t>
+                <w:t xml:space="preserve">hal-01564088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The white matter query language: a novel approach for describing human white matter anatomy</w:t>
               </w:r>
@@ -4249,90 +4249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPL: Tissue Microstructure Estimation Using Laplacian-Regularized MAP-MRI and its Application to HCP Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.365-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4815,51 +4815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kanterakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (1), pp.228-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5187,51 +5187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (ID 526906), 12pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5291,230 +5291,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep multivariate autoencoder for capturing complexity in Brain Structure and Behaviour Relationships</w:t>
+                <w:t xml:space="preserve">NeuroConText: Contrastive text-to-brain mapping for neuroscientific literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Gómez Jiménez</w:t>
+                <w:t xml:space="preserve">Raphael Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Ghayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dockes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDMRI 2024 - International Workshop on Computational Diffusion MRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI), Oct 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">MICCAI24 - 27th International conference on medical image computing and computer assisted intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680736v1</w:t>
+                <w:t xml:space="preserve">hal-04708173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroConText: Contrastive text-to-brain mapping for neuroscientific literature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Dockes</w:t>
+                <w:t xml:space="preserve">Deep multivariate autoencoder for capturing complexity in Brain Structure and Behaviour Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gómez Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI24 - 27th International conference on medical image computing and computer assisted intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">CDMRI 2024 - International Workshop on Computational Diffusion MRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI), Oct 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708173v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Heterogeneous Data Integration: The NeuroLang Approach</w:t>
               </w:r>
@@ -5680,938 +5680,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267956v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI-Based Cytoarchitecture Measurements in Brain Gray Matter using Likelihood-Free Inference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Complex Coordinate-Based Meta-Analysis with Probabilistic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2021 - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vancouver / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156307v1</w:t>
+                <w:t xml:space="preserve">hal-03036125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying ontological knowledge through meta-analysis: Study cases of Pain and Consciousness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Iovene</w:t>
+                <w:t xml:space="preserve">Diffusion MRI-Based Cytoarchitecture Measurements in Brain Gray Matter using Likelihood-Free Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro L C Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2021 - Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2021 - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216621v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoarchitecture Measurements in Brain Gray Matter using Likelihood-Free Inference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Verifying ontological knowledge through meta-analysis: Study cases of Pain and Consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMI 2021 - 27th international conference on Information Processing in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OHBM 2021 - Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090959v3</w:t>
+                <w:t xml:space="preserve">hal-03216621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Coordinate-Based Meta-Analysis with Probabilistic Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+                <w:t xml:space="preserve">Cytoarchitecture Measurements in Brain Gray Matter using Likelihood-Free Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMI 2021 - 27th international conference on Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rønne, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78191-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036125v2</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090959v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesion-Robust White-Matter Bundle Identification through Diffusion Driven Label Fusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouix</w:t>
+                <w:t xml:space="preserve">Diffusion MRI-based Connectivity Enriched with Microstructure Information Predicts the Propagation of Cortico-Cortical Evoked Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478087v1</w:t>
+                <w:t xml:space="preserve">hal-03008798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Programming in neurolang: Bridging the Gap Between Cognitive Science and Statistical Modeling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lesion-Robust White-Matter Bundle Identification through Diffusion Driven Label Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Anwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mat Higger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 OHBM - Annual Meeting of Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Remote due to Covid-19, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652244v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via a forward diffusion MRI signal separation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+                <w:t xml:space="preserve">Probabilistic Programming in neurolang: Bridging the Gap Between Cognitive Science and Statistical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t>
+              <w:t xml:space="preserve">2020 OHBM - Annual Meeting of Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Remote due to Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477461v1</w:t>
+                <w:t xml:space="preserve">hal-02652244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI-based Connectivity Enriched with Microstructure Information Predicts the Propagation of Cortico-Cortical Evoked Potentials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via a forward diffusion MRI signal separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008798v1</w:t>
+                <w:t xml:space="preserve">hal-02477461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-Grained Spatiotemporal Acquisition Design for Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patryk Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t>
@@ -6640,103 +6640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Validating Structural Connectivity in the Human Language System: An Intraoperative Cortico-Cortical Stimulation Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patryk Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual ISMRM 2019 - Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
@@ -6759,316 +6759,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal Neuroanatomy and Relative Relationships using Spatial Gradients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Solving the Cross-Subject Parcel Matching Problem using Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957840v1</w:t>
+                <w:t xml:space="preserve">hal-01935684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Cross-Subject Parcel Matching Problem using Optimal Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Sulcal Neuroanatomy and Relative Relationships using Spatial Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935684v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmipy, a Diffusion Microstructure Imaging toolbox in Python to improve research reproducibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abib Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2018 - Workshop on Computational Diffusion MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7106,77 +7106,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing false positive connection in tractograms using joint structure-function filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Frigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isa Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7218,77 +7218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mipy: An Open-Source Framework to improve reproducibility in Brain Microstructure Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2018 - Human Brain Mapping </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7365,51 +7365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Poldrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
@@ -7451,64 +7451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Cross-Subject Parcel Matching Problem: Comparing Four Methods Using Extrinsic Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie T H Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7546,64 +7546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Driven Label Fusion for White Matter Multi-Atlas Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7635,908 +7635,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Atlas of Human Cerebral Cortex based on Extrinsic Connectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Extracting the Groupwise Core Structural Connectivity Network: Bridging Statistical and Graph-Theoretical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Lascano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2017 - Organization for Human Brain Mapping 2017 Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Boone, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59050-9_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533516v2</w:t>
+                <w:t xml:space="preserve">hal-01426870v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Flow in the White Matter During a Motor Task: A Structural Connectivity Driven Approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-Temporal dMRI Acquisition Design: Reducing the Number of $q\tau$ Samples Through a Relaxed Probabilistic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> OHBM 2017 Organization for Human Brain Mapping Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">MICCAI 2017 Workshop on Computational Diffusion MRI (CDMRI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534978v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562617v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching parcellations using Optimal Transport: a proof of concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Information Flow in the White Matter During a Motor Task: A Structural Connectivity Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thérèse Hélène Gayraud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Brain Connectivity Mapping – Winter School Workshop 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve"> OHBM 2017 Organization for Human Brain Mapping Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713345v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Spherical Diffusion MRI: An in-vivo Test- Retest Study of Time-Dependent q-space Indices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Atlas of Human Cerebral Cortex based on Extrinsic Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM: 25th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">OHBM 2017 - Organization for Human Brain Mapping 2017 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468214v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance between white-matter pathways and functional circuits linking the VWFA and IPS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-Spherical Diffusion MRI: An in-vivo Test- Retest Study of Time-Dependent q-space Indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation for the Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ISMRM: 25th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558273v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting the Groupwise Core Structural Connectivity Network: Bridging Statistical and Graph-Theoretical Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Matching parcellations using Optimal Transport: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thérèse Hélène Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Brain Connectivity Mapping – Winter School Workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426870v3</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal dMRI Acquisition Design: Reducing the Number of $q\tau$ Samples Through a Relaxed Probabilistic Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concordance between white-matter pathways and functional circuits linking the VWFA and IPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kochalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Menon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2017 Workshop on Computational Diffusion MRI (CDMRI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">Organisation for the Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562617v3</w:t>
+                <w:t xml:space="preserve">hal-01558273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupwise Structural Parcellation of the Cortex: A Sound Approach Based on Logistic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Wells Ill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8583,90 +8583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure ­driven tractography in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Whittingstall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8721,77 +8721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting the Core Structural Connectivity Network: Guaranteeing Network Connectedness Through a Graph-Theoretical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo-Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8816,103 +8816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Spherical Diffusion MRI: Exploring Diffusion Time Using Signal Sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2016 Workshop on Computational Diffusion MRI (CDMRI'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Athènes, Greece</w:t>
@@ -8941,77 +8941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Population-Representative Whole-Cortex Parcellation Based on Tractography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Wells Ill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9049,103 +9049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Invalid Connections with Microstructure-Driven Tractography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Whittingstall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM workshops: Breaking the Barriers of Diffusion MRI </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
@@ -9174,51 +9174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensitivity analysis of q-space indices with respect to changes in axonal diameter, dispersion and tissue composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9312,90 +9312,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying White Matter Microstructure with a Unified Spatio-Temporal Diffusion Weighted MRI Continuous Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Singapore, Singapore</w:t>
@@ -9424,51 +9424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Biomarkers in Transgenic Alzheimer Rats Using Multi-shell Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madelaine Daianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9683,90 +9683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AxTract: microstructure-driven tractography based on the ensemble average propagator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9813,90 +9813,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplacian-Regularized MAP-MRI: Improving Axonal Caliber Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brooklyn, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9921,90 +9921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unifying Framework for Spatial and Temporal Diffusion in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing in Medical Imaging (IPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sabhal Mor Ostaig, Isle of Skye, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10163,51 +10163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Boutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10235,485 +10235,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway Labeling Using A Hidden Markov Tree Model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformable Registration of Feature-Endowed Point Sets Based on Tensor Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James C Ross</w:t>
+                <w:t xml:space="preserve">James Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro A Díaz</w:t>
+                <w:t xml:space="preserve">George Washko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuka Okajima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">William M Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George R Washko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raul San Jose-Estepar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium in Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2014, Columbus, Ohio, United States. pp.2729-2735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2014.355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153117v1</w:t>
+                <w:t xml:space="preserve">hal-01153110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable Registration of Feature-Endowed Point Sets Based on Tensor Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airway Labeling Using A Hidden Markov Tree Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro A Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuka Okajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George R Washko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium in Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, Beijing, China. pp.554-558</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153110v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct native-space fiber bundle alignment for group comparisons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleftherios Garyfallidis</w:t>
+                <w:t xml:space="preserve">An Analytical 3D Laplacian Regularized SHORE Basis and Its Impact on EAP Reconstruction and Microstructure Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance Imaging (ISMRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">CD-MRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991740v1</w:t>
+                <w:t xml:space="preserve">hal-01095271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical 3D Laplacian Regularized SHORE Basis and Its Impact on EAP Reconstruction and Microstructure Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+                <w:t xml:space="preserve">Direct native-space fiber bundle alignment for group comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Garyfallidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CD-MRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance Imaging (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095271v1</w:t>
+                <w:t xml:space="preserve">hal-00991740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Diffeomorphic Registration: Representing Uncertainty</w:t>
               </w:r>
@@ -10855,51 +10855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Cukier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Leiguarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10967,51 +10967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Irsee, Germany. pp.723-734, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11209,51 +11209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios Kanterakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben C. Gur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragini Verma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11438,51 +11438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Manifold Learning and Clustering: Grouping White Matter Fiber Tracts Using a Volumetric White Matter Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2008 Workshop - Manifolds in Medical Imaging: Metrics, Learning and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11658,385 +11658,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via an inverse diffusion MRI signal separation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+                <w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module, ISMRM poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengran Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Sydney / virtual, Australia</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929598v1</w:t>
+                <w:t xml:space="preserve">hal-02477492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLang: Representing Neuroanatomy with Sulcus-Specific Queries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via an inverse diffusion MRI signal separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Sydney / virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879734v1</w:t>
+                <w:t xml:space="preserve">hal-02929598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module, ISMRM poster</w:t>
+                <w:t xml:space="preserve">NeuroLang: Representing Neuroanatomy with Sulcus-Specific Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume M Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477492v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Sulcal Hierarchy Based on Manually Labelled Sulci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12081,277 +12081,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the assessment of myelination using time-dependent diffusion MRI indices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
+                <w:t xml:space="preserve">Bridging Brain Structure and Function by Correlating Structural Connectivity and Cortico-Cortical Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Slabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">2nd C@UCA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723846v1</w:t>
+                <w:t xml:space="preserve">hal-01852956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Brain Structure and Function by Correlating Structural Connectivity and Cortico-Cortical Transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+                <w:t xml:space="preserve">Towards the assessment of myelination using time-dependent diffusion MRI indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abib Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd C@UCA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Frejus, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852956v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing Von Economo Neurons in the Insula with Multi-shell Diffusion MRI</w:t>
               </w:r>
@@ -12363,51 +12363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12462,103 +12462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal dMRI Acquisition Design: Reducing the Number of Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patryk Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -12587,77 +12587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of apathy in Kleine Levin syndrome: a mean apparent propagator study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12712,103 +12712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Spherical MRI: Breaking the Boundaries of Diffusion Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM Workshop on: Breaking the Barriers of Diffusion MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal. </w:t>
@@ -12876,51 +12876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Boutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12958,51 +12958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tract-based statistical analyzes in dMRI in autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barttfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13102,51 +13102,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Encoding Diffusion MRI: a Probe to Brain Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13328,255 +13328,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peaks2Image: reconstructing fMRI maps from stereotactic coordinates to enhance cognitive meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">NeuroConText: Contrastive learning for neuroscience meta-analysis with rich text representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Ghayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fateme Ghayem</w:t>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243856v1</w:t>
+                <w:t xml:space="preserve">hal-05283905v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroConText: Contrastive learning for neuroscience meta-analysis with rich text representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peaks2Image: reconstructing fMRI maps from stereotactic coordinates to enhance cognitive meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Ghayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fateme Ghayem</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283905v3</w:t>
+                <w:t xml:space="preserve">hal-05243856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Individual-Specific Functional Parcellation Through Transfer Learning</w:t>
               </w:r>
@@ -13650,90 +13650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the Localization of White-Matter Tracts using Diffusion Driven Label Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Zanitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mat Higger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13758,332 +13758,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative modeling links in vivo microstructural and macrofunctional organization of human and macaque insular cortex, and predicts cognitive control abilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Pinsk</w:t>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Jacek Gorgolewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434382v1</w:t>
+                <w:t xml:space="preserve">hal-02496156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
+                <w:t xml:space="preserve">Quantitative modeling links in vivo microstructural and macrofunctional organization of human and macaque insular cortex, and predicts cognitive control abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
+                <w:t xml:space="preserve">Vinod Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Pinsk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Jacek Gorgolewski</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02496156v1</w:t>
+                <w:t xml:space="preserve">hal-02434382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion MRI Anisotropy: Modeling, Analysis and Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14185,51 +14185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios Kanterakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragini Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7005, INRIA. 2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14277,51 +14277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6351, INRIA. 2007, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14611,51 +14611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Boutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14763,51 +14763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="712B1203"/>
+    <w:nsid w:val="3FE90822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14994,51 +14994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/demian-wassermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5194-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150218338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156097v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesang Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawlat El-Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.04.017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Austin Benn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pallavicini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84152-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pacella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52186-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Austin Benn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Klatzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07224-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengran Fang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1439572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684389v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Los Angeles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1005-21.2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03417406v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Jallais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08693" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187887v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston E Zanitti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Soto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Iovene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Zanitti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21801-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03015641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mondot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117567" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Hill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D Santin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Benderra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Aparicio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194749" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Menon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pinsk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dang Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105583" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117198" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00064" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Leoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jansson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106611" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. O'Donnell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3805" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abrams" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kochalka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo-Diez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13634-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.09.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sydnor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Rivas-Grajales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.05.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787886v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J O'Donnell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Savadjiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24217" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Iii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.070" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Norton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Essayed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pujol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yarmarkovich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0332" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Rathi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Shenton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1179-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietsje Jolles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Chokhani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tenison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0975-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cepeda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R7ZB8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy T Matsui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin G Vaidya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Eunyoung Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Magnotta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22835" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bloy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanterakis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenglet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. W. Campbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savadjiev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.10.054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/526906" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G&#243;mez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708173v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dockes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n E Zanitti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267956v4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.12248" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L C Rodrigues" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090959v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036125v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Higger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03008798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973588v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476639v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957840v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935684v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873353v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abib Alimi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737434v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Costantini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737366v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie T H Gayraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533516v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713345v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;r&#232;se H&#233;l&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558273v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426870v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Lascano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59050-9_30" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562617v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358436v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Ill" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54130-3_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408727v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333301v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354985v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408881v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292013v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzolato" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zucchelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Menegaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Daianu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel E. Jacobs" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218143v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Duval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. W. Campbell" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_53" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140021v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sanguinetti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_14" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153117v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Ross" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A D&#237;az" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Okajima" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R Washko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153110v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ross" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Washko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Wells" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Jose-Estepar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.355" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095271v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095091v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Toews" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Niethammer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William (sandy) Wells Iii" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08554-8_8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789730v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barttfeld" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cukier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Leiguarda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610195v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_59" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496905v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lehericy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rossignol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Kanterakis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Gur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Verma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_77" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496908v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231771v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Renaudin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929598v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879734v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Lemaitre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02347268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723846v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852956v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Slabu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807704v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Cai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719646v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358805v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649766v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540552v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Galat&#224;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farid Azampour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283905v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506561v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360544v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434382v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468675v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407828v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bloy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186861v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827022v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02475380v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01358880v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/demian-wassermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5194-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150218338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156097v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesang Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawlat El-Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.04.017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Austin Benn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pallavicini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84152-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pacella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52186-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Austin Benn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Klatzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07224-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengran Fang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1439572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684389v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Zanitti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Iovene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76926" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Los Angeles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1005-21.2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03417406v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Jallais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187887v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston E Zanitti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Soto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21801-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Benderra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Aparicio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03015641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mondot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117567" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Hill" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D Santin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Menon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pinsk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dang Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53470" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105583" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117198" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abrams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kochalka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo-Diez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13634-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Leoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jansson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106611" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. O'Donnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3805" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Iii" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.070" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sydnor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Rivas-Grajales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.05.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787886v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J O'Donnell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Savadjiev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Norton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Essayed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pujol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yarmarkovich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0332" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Rathi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Shenton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1179-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietsje Jolles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Chokhani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tenison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0975-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cepeda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R7ZB8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy T Matsui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin G Vaidya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Eunyoung Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Magnotta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22835" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bloy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanterakis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenglet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. W. Campbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savadjiev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.10.054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/526906" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dockes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G&#243;mez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n E Zanitti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267956v4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.12248" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036125v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L C Rodrigues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090959v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03008798v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478087v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Higger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973588v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476639v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935684v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873353v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abib Alimi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737434v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Costantini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737366v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie T H Gayraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426870v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Lascano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59050-9_30" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562617v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534978v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533516v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468214v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;r&#232;se H&#233;l&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558273v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358436v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Ill" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54130-3_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408727v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333301v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354985v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408881v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292013v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzolato" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zucchelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Menegaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Daianu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel E. Jacobs" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218143v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Duval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. W. Campbell" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_53" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140021v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sanguinetti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_14" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ross" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Washko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Wells" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Jose-Estepar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.355" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153117v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Ross" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A D&#237;az" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Okajima" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R Washko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095271v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095091v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Toews" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Niethammer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William (sandy) Wells Iii" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08554-8_8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789730v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barttfeld" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cukier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Leiguarda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610195v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_59" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496905v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lehericy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rossignol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Kanterakis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Gur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Verma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_77" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496908v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231771v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Renaudin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477492v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929598v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Lemaitre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02347268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852956v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Slabu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723846v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807704v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Cai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719646v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358805v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649766v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540552v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Galat&#224;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farid Azampour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283905v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243856v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506561v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360544v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434382v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468675v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407828v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bloy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186861v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827022v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02475380v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01358880v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>