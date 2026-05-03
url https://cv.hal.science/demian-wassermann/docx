--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -199,295 +199,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-wide decoding of numbers and letters: Converging evidence from multivariate fMRI analysis and probabilistic meta-analysis</w:t>
+                <w:t xml:space="preserve">A comparative machine learning study of schizophrenia biomarkers derived from functional connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruizhe Liu</w:t>
+                <w:t xml:space="preserve">Victoria Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyesang Chang</w:t>
+                <w:t xml:space="preserve">R Austin Benn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawlat El-Said</w:t>
+                <w:t xml:space="preserve">Robert Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Zhang</w:t>
+                <w:t xml:space="preserve">Carla Pallavicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 189, pp.256-274. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2849), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2025.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84152-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156097v1</w:t>
+                <w:t xml:space="preserve">hal-04911960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative machine learning study of schizophrenia biomarkers derived from functional connectivity</w:t>
+                <w:t xml:space="preserve">Brain-wide decoding of numbers and letters: Converging evidence from multivariate fMRI analysis and probabilistic meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Shevchenko</w:t>
+                <w:t xml:space="preserve">Ruizhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Austin Benn</w:t>
+                <w:t xml:space="preserve">Hyesang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Scholz</w:t>
+                <w:t xml:space="preserve">Dawlat El-Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Pallavicini</w:t>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (2849), </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.256-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84152-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2025.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911960v1</w:t>
+                <w:t xml:space="preserve">hal-05156097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphospace of the brain-cognition organisation</w:t>
               </w:r>
@@ -525,51 +525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Talozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.8452. </w:t>
@@ -607,90 +607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A function-based mapping of sensory integration along the cortical hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Austin Benn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Klatzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -767,51 +767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengran Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheyi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -871,51 +871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier representation of the diffusion MRI signal using layer potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengran Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1064,3102 +1064,3102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional gradients in the human lateral prefrontal cortex revealed by a comprehensive coordinate-based meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverting brain grey matter models with likelihood-free inference: a tool for trustable cytoarchitecture measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+                <w:t xml:space="preserve">Maëliss Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Iovene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.76926⟩</w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.08693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544221v1</w:t>
+                <w:t xml:space="preserve">hal-03417406v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundational number sense training gains are predicted by hippocampal–parietal circuits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable Query Answering under Uncertainty to Neuroscientific Ontological Knowledge: The NeuroLang Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Xie</w:t>
+                <w:t xml:space="preserve">Gaston E Zanitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo de Los Angeles</w:t>
+                <w:t xml:space="preserve">Yamil Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vanina Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1005-21.2022⟩</w:t>
+              <w:t xml:space="preserve">Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670987v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187887v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting brain grey matter models with likelihood-free inference: a tool for trustable cytoarchitecture measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foundational number sense training gains are predicted by hippocampal–parietal circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyesang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo de Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.08693⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (19), pp.JN-RM-1005-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1005-21.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417406v4</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Query Answering under Uncertainty to Neuroscientific Ontological Knowledge: The NeuroLang Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Meta-Analysis of the Functional Neuroimaging Literature with Probabilistic Logic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo O Rodriguez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroinformatics</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21801-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187887v3</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Analysis of the Functional Neuroimaging Literature with Probabilistic Logic Programming</w:t>
+                <w:t xml:space="preserve">Functional gradients in the human lateral prefrontal cortex revealed by a comprehensive coordinate-based meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21801-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.76926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590714v1</w:t>
+                <w:t xml:space="preserve">hal-03544221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics, Care Trajectories and Mortality Rate of SARS-CoV-2 Infected Cancer Patients: A Multicenter Cohort Study</w:t>
+                <w:t xml:space="preserve">Towards Linking Diffusion MRI based Macro-and Microstructure Measures with Cortico-Cortical Transmission in Brain Tumor Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Benderra</w:t>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainhoa Aparicio</w:t>
+                <w:t xml:space="preserve">Fabien Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
+                <w:t xml:space="preserve">Denys Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13194749⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379679v1</w:t>
+                <w:t xml:space="preserve">hal-03015641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Linking Diffusion MRI based Macro-and Microstructure Measures with Cortico-Cortical Transmission in Brain Tumor Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning based white matter models with permeability: An experimental study in cuprizone treated in-vivo mouse model of axonal demyelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Almairac</w:t>
+                <w:t xml:space="preserve">Ioana Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Fontaine</w:t>
+                <w:t xml:space="preserve">Mathieu D Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydiane Mondot</w:t>
+                <w:t xml:space="preserve">Francesca Branzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117567⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 224, pp.117425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015641v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning based white matter models with permeability: An experimental study in cuprizone treated in-vivo mouse model of axonal demyelination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical Characteristics, Care Trajectories and Mortality Rate of SARS-CoV-2 Infected Cancer Patients: A Multicenter Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Palombo</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Benderra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu D Santin</w:t>
+                <w:t xml:space="preserve">Ainhoa Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Branzoli</w:t>
+                <w:t xml:space="preserve">Judith Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224, pp.117425. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164018v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural organization of human insula is linked to its macrofunctional circuitry and predicts cognitive control</w:t>
+                <w:t xml:space="preserve">New insights into the neural foundations mediating movement/language interactions gained from intrasurgical direct electrostimulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Menon</w:t>
+                <w:t xml:space="preserve">Fabien Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.53470⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.105583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864084v1</w:t>
+                <w:t xml:space="preserve">hal-02863926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengran Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 221, pp.117126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 222, pp.117198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904869v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International electronic health record-derived COVID-19 clinical course profiles: the 4CE consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel A. Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griffin M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Gehlenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Avillach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan P. Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Digital Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), pp.#109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41746-020-00308-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the neural foundations mediating movement/language interactions gained from intrasurgical direct electrostimulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructural organization of human insula is linked to its macrofunctional circuitry and predicts cognitive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pinsk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105583⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.53470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863926v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 222, pp.117198. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 221, pp.117126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153139v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The visual word form area (VWFA) is part of both language and attention circuitry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Dmipy Toolbox: Diffusion MRI Multi-Compartment Modeling and Microstructure Recovery Made Easy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Kochalka</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13634-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2019.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401938v1</w:t>
+                <w:t xml:space="preserve">hal-02400877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dmipy Toolbox: Diffusion MRI Multi-Compartment Modeling and Microstructure Recovery Made Easy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the number of samples in spatiotemporal dMRI acquisition design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2019.00064⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.27601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400877v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the number of samples in spatiotemporal dMRI acquisition design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+                <w:t xml:space="preserve">Portable simulation framework for diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano de Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+                <w:t xml:space="preserve">Tamara Dancheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+                <w:t xml:space="preserve">Johan Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.27601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 309, pp.106611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928734v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable simulation framework for diffusion MRI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in computational and statistical diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Dancheva</w:t>
+                <w:t xml:space="preserve">Lauren J. O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Jansson</w:t>
+                <w:t xml:space="preserve">Alessandro Daducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Hoffman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 309, pp.106611. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (4), pp.e3805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431598v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in computational and statistical diffusion MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The visual word form area (VWFA) is part of both language and attention circuitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren J. O'Donnell</w:t>
+                <w:t xml:space="preserve">Daniel Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Daducci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">John Kochalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lenglet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillermo Gallardo-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (4), pp.e3805. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13634-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432249v1</w:t>
+                <w:t xml:space="preserve">hal-02401938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupwise structural parcellation of the whole cortex: A logistic random effects model based approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of three fiber tract delineation methods and their impact on white matter analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Wells Iii</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Sydnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana María Rivas-Grajales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lyall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.01.070⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 178, pp.318-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426625v1</w:t>
+                <w:t xml:space="preserve">hal-01807178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Parametric GraphNet-Regularized Representation of dMRI in Space and Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.37--53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of three fiber tract delineation methods and their impact on white matter analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Genetic load determines atrophy in hand cortico-striatal pathways in presymptomatic Huntington’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren J O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Savadjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouix</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.05.044⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807178v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic load determines atrophy in hand cortico-striatal pathways in presymptomatic Huntington’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lauren J O'Donnell</w:t>
+                <w:t xml:space="preserve">Groupwise structural parcellation of the whole cortex: A logistic random effects model based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Savadjiev</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">William Wells Iii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.24217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787886v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AxTract: Toward Microstructure Informed Tractography</w:t>
+                <w:t xml:space="preserve">SlicerDMRI: Open Source Diffusion MRI Software for Brain Cancer Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Daducci</w:t>
+                <w:t xml:space="preserve">Isaiah Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+                <w:t xml:space="preserve">Ibn Essayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
+                <w:t xml:space="preserve">Sonia Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Whittingstall</w:t>
+                <w:t xml:space="preserve">Alex Yarmarkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (11), pp.5485-5500. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.23741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564041v1</w:t>
+                <w:t xml:space="preserve">hal-01564088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SlicerDMRI: Open Source Diffusion MRI Software for Brain Cancer Research</w:t>
+                <w:t xml:space="preserve">AxTract: Toward Microstructure Informed Tractography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaiah Norton</w:t>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibn Essayed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Pujol</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Yarmarkovich</w:t>
+                <w:t xml:space="preserve">Kevin Whittingstall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (11), pp.5485-5500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-0332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564088v1</w:t>
+                <w:t xml:space="preserve">hal-01564041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The white matter query language: a novel approach for describing human white matter anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,90 +4249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAPL: Tissue Microstructure Estimation Using Laplacian-Regularized MAP-MRI and its Application to HCP Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.365-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4379,51 +4379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of left perisylvian white-matter tracts is associated with individual differences in math learning Brain Structure and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietsje Jolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritika Chokhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Garyfallidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4655,51 +4655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy T Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatin G Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Eunyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised white matter fiber clustering and tract probability map generation: Applications of a Gaussian process framework for white matter fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4815,51 +4815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kanterakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (1), pp.228-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vidailhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5161,77 +5161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Maps Clustering for Magnetic Resonance Q-Ball Imaging Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (ID 526906), 12pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5291,230 +5291,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroConText: Contrastive text-to-brain mapping for neuroscientific literature</w:t>
+                <w:t xml:space="preserve">Deep multivariate autoencoder for capturing complexity in Brain Structure and Behaviour Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Meudec</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gabriela Gómez Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI24 - 27th International conference on medical image computing and computer assisted intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">CDMRI 2024 - International Workshop on Computational Diffusion MRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI), Oct 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708173v1</w:t>
+                <w:t xml:space="preserve">hal-04680736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep multivariate autoencoder for capturing complexity in Brain Structure and Behaviour Relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NeuroConText: Contrastive text-to-brain mapping for neuroscientific literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Ghayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dockes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Gómez Jiménez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDMRI 2024 - International Workshop on Computational Diffusion MRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI), Oct 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">MICCAI24 - 27th International conference on medical image computing and computer assisted intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680736v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Heterogeneous Data Integration: The NeuroLang Approach</w:t>
               </w:r>
@@ -5526,51 +5526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastón E Zanitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2022 - Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5608,51 +5608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAVI: Automatic Dual Amortized Variational Inference Applied To Pyramidal Bayesian Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5680,938 +5680,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267956v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Coordinate-Based Meta-Analysis with Probabilistic Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytoarchitecture Measurements in Brain Gray Matter using Likelihood-Free Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Iovene</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMI 2021 - 27th international conference on Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rønne, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78191-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036125v2</w:t>
+                <w:t xml:space="preserve">hal-03090959v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion MRI-Based Cytoarchitecture Measurements in Brain Gray Matter using Likelihood-Free Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro L C Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2021 - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying ontological knowledge through meta-analysis: Study cases of Pain and Consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Zanitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2021 - Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoarchitecture Measurements in Brain Gray Matter using Likelihood-Free Inference</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Complex Coordinate-Based Meta-Analysis with Probabilistic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMI 2021 - 27th international conference on Information Processing in Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78191-0_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090959v3</w:t>
+                <w:t xml:space="preserve">hal-03036125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI-based Connectivity Enriched with Microstructure Information Predicts the Propagation of Cortico-Cortical Evoked Potentials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Mondot</w:t>
+                <w:t xml:space="preserve">Lesion-Robust White-Matter Bundle Identification through Diffusion Driven Label Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Anwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mat Higger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008798v1</w:t>
+                <w:t xml:space="preserve">hal-02478087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesion-Robust White-Matter Bundle Identification through Diffusion Driven Label Fusion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic Programming in neurolang: Bridging the Gap Between Cognitive Science and Statistical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t>
+              <w:t xml:space="preserve">2020 OHBM - Annual Meeting of Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Remote due to Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478087v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Programming in neurolang: Bridging the Gap Between Cognitive Science and Statistical Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via a forward diffusion MRI signal separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 OHBM - Annual Meeting of Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Remote due to Covid-19, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652244v1</w:t>
+                <w:t xml:space="preserve">hal-02477461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via a forward diffusion MRI signal separation method</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffusion MRI-based Connectivity Enriched with Microstructure Information Predicts the Propagation of Cortico-Cortical Evoked Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477461v1</w:t>
+                <w:t xml:space="preserve">hal-03008798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-Grained Spatiotemporal Acquisition Design for Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patryk Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t>
@@ -6640,103 +6640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Validating Structural Connectivity in the Human Language System: An Intraoperative Cortico-Cortical Stimulation Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patryk Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual ISMRM 2019 - Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
@@ -6759,769 +6759,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Cross-Subject Parcel Matching Problem using Optimal Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Reducing false positive connection in tractograms using joint structure-function filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Frigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t>
+                <w:t xml:space="preserve">Isa Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Daducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain</w:t>
+              <w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935684v1</w:t>
+                <w:t xml:space="preserve">hal-01737434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal Neuroanatomy and Relative Relationships using Spatial Gradients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mipy: An Open-Source Framework to improve reproducibility in Brain Microstructure Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">OHBM 2018 - Human Brain Mapping </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957840v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmipy, a Diffusion Microstructure Imaging toolbox in Python to improve research reproducibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abib Alimi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Russell Poldrack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2018 - Workshop on Computational Diffusion MRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain</w:t>
+              <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873353v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing false positive connection in tractograms using joint structure-function filtering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dmipy, a Diffusion Microstructure Imaging toolbox in Python to improve research reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isa Costantini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Abib Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t>
+              <w:t xml:space="preserve">MICCAI 2018 - Workshop on Computational Diffusion MRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737434v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mipy: An Open-Source Framework to improve reproducibility in Brain Microstructure Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Solving the Cross-Subject Parcel Matching Problem using Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2018 - Human Brain Mapping </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722146v1</w:t>
+                <w:t xml:space="preserve">hal-01935684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sulcal Neuroanatomy and Relative Relationships using Spatial Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
+              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807295v3</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Cross-Subject Parcel Matching Problem: Comparing Four Methods Using Extrinsic Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie T H Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7546,77 +7546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Driven Label Fusion for White Matter Multi-Atlas Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7635,1396 +7635,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting the Groupwise Core Structural Connectivity Network: Bridging Statistical and Graph-Theoretical Approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-Spherical Diffusion MRI: An in-vivo Test- Retest Study of Time-Dependent q-space Indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM: 25th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426870v3</w:t>
+                <w:t xml:space="preserve">hal-01468214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal dMRI Acquisition Design: Reducing the Number of $q\tau$ Samples Through a Relaxed Probabilistic Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching parcellations using Optimal Transport: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thérèse Hélène Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2017 Workshop on Computational Diffusion MRI (CDMRI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">Computational Brain Connectivity Mapping – Winter School Workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562617v3</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Flow in the White Matter During a Motor Task: A Structural Connectivity Driven Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Concordance between white-matter pathways and functional circuits linking the VWFA and IPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kochalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Menon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> OHBM 2017 Organization for Human Brain Mapping Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Organisation for the Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534978v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Atlas of Human Cerebral Cortex based on Extrinsic Connectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Information Flow in the White Matter During a Motor Task: A Structural Connectivity Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2017 - Organization for Human Brain Mapping 2017 Annual Meeting</w:t>
+              <w:t xml:space="preserve"> OHBM 2017 Organization for Human Brain Mapping Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533516v2</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Spherical Diffusion MRI: An in-vivo Test- Retest Study of Time-Dependent q-space Indices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Atlas of Human Cerebral Cortex based on Extrinsic Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM: 25th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">OHBM 2017 - Organization for Human Brain Mapping 2017 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468214v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching parcellations using Optimal Transport: a proof of concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Extracting the Groupwise Core Structural Connectivity Network: Bridging Statistical and Graph-Theoretical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Lascano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Brain Connectivity Mapping – Winter School Workshop 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Boone, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59050-9_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713345v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426870v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance between white-matter pathways and functional circuits linking the VWFA and IPS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-Temporal dMRI Acquisition Design: Reducing the Number of $q\tau$ Samples Through a Relaxed Probabilistic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation for the Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">MICCAI 2017 Workshop on Computational Diffusion MRI (CDMRI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558273v1</w:t>
+                <w:t xml:space="preserve">hal-01562617v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupwise Structural Parcellation of the Cortex: A Sound Approach Based on Logistic Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Extracting the Core Structural Connectivity Network: Guaranteeing Network Connectedness Through a Graph-Theoretical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo-Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDMRI 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358436v1</w:t>
+                <w:t xml:space="preserve">hal-01333301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure ­driven tractography in the human brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Multi-Spherical Diffusion MRI: Exploring Diffusion Time Using Signal Sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">MICCAI 2016 Workshop on Computational Diffusion MRI (CDMRI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408727v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting the Core Structural Connectivity Network: Guaranteeing Network Connectedness Through a Graph-Theoretical Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microstructure ­driven tractography in the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Daducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Whittingstall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333301v2</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Spherical Diffusion MRI: Exploring Diffusion Time Using Signal Sparsity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Groupwise Structural Parcellation of the Cortex: A Sound Approach Based on Logistic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Wells Ill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2016 Workshop on Computational Diffusion MRI (CDMRI'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDMRI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54130-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354985v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Population-Representative Whole-Cortex Parcellation Based on Tractography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Wells Ill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization for Human Brain Mapping 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9049,103 +9049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Invalid Connections with Microstructure-Driven Tractography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Daducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Thiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Whittingstall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM workshops: Breaking the Barriers of Diffusion MRI </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
@@ -9168,843 +9168,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensitivity analysis of q-space indices with respect to changes in axonal diameter, dispersion and tissue composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying White Matter Microstructure with a Unified Spatio-Temporal Diffusion Weighted MRI Continuous Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gloria Menegaz</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Symposium of Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292013v1</w:t>
+                <w:t xml:space="preserve">hal-01406348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying White Matter Microstructure with a Unified Spatio-Temporal Diffusion Weighted MRI Continuous Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of Biomarkers in Transgenic Alzheimer Rats Using Multi-shell Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelaine Daianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pizzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russel E. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">MICCAI 2016 Workshop on Computational Diffusion MRI (CDMRI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406348v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Biomarkers in Transgenic Alzheimer Rats Using Multi-shell Diffusion MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A sensitivity analysis of q-space indices with respect to changes in axonal diameter, dispersion and tissue composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pizzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madelaine Daianu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Mauro Zucchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russel E. Jacobs</w:t>
+                <w:t xml:space="preserve">Gloria Menegaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2016 Workshop on Computational Diffusion MRI (CDMRI'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">2016 International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354981v1</w:t>
+                <w:t xml:space="preserve">hal-01292013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temperature Phantom to Probe the Ensemble Average Propagator Asymmetry: an In-Silico Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AxTract: microstructure-driven tractography based on the ensemble average propagator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Diffusion Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28588-7_16⟩</w:t>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Isle of Skye, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19992-4_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218143v1</w:t>
+                <w:t xml:space="preserve">hal-01152267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AxTract: microstructure-driven tractography based on the ensemble average propagator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Laplacian-Regularized MAP-MRI: Improving Axonal Caliber Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brooklyn, New York City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152267v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian-Regularized MAP-MRI: Improving Axonal Caliber Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Temperature Phantom to Probe the Ensemble Average Propagator Asymmetry: an In-Silico Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pizzolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer S. W. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Boutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Diffusion Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28588-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140021v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unifying Framework for Spatial and Temporal Diffusion in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing in Medical Imaging (IPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sabhal Mor Ostaig, Isle of Skye, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10055,51 +10055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'axe MTC-NSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Université Nice Sophia antipolis, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10124,90 +10124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Phase in Diffusion MRI for Microstructure Recovery: Towards Axonal Tortuosity via Asymmetric Diffusion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Boutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10241,51 +10241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable Registration of Feature-Endowed Point Sets Based on Tensor Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10410,51 +10410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro A Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuka Okajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George R Washko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10496,90 +10496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytical 3D Laplacian Regularized SHORE Basis and Its Impact on EAP Reconstruction and Microstructure Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CD-MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10617,51 +10617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct native-space fiber bundle alignment for group comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Garyfallidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10699,51 +10699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Diffeomorphic Registration: Representing Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Toews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10810,593 +10810,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale network analysis reflects big-world characteristics in ASD</w:t>
+                <w:t xml:space="preserve">A Polynomial Approach for Maxima Extraction and Its Application to Tractography in HARDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Barttfeld</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Meeting of the Organization on Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Irsee, Germany. pp.723-734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22092-0_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789730v1</w:t>
+                <w:t xml:space="preserve">inria-00610195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial Approach for Maxima Extraction and Its Application to Tractography in HARDI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale network analysis reflects big-world characteristics in ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barttfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Sebastian Cukier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Leiguarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Annual Meeting of the Organization on Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Quebec City, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00610195v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Automated Straightening of the Spinal Cord using Fiber Tractography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diffusion-based population statistics using tract probability maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cohen-Adad</w:t>
+                <w:t xml:space="preserve">Efstathios Kanterakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lehericy</w:t>
+                <w:t xml:space="preserve">Ruben C. Gur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Benali</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ragini Verma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th. International Symposium on Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.631-639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15705-9_77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00496905v1</w:t>
+                <w:t xml:space="preserve">hal-00849707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-based population statistics using tract probability maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fully Automated Straightening of the Spinal Cord using Fiber Tractography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathios Kanterakis</w:t>
+                <w:t xml:space="preserve">Julien Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben C. Gur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+                <w:t xml:space="preserve">Stéphane Lehericy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragini Verma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Habib Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th. International Symposium on Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849707v1</w:t>
+                <w:t xml:space="preserve">inria-00496905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRAIGHTENING THE SPINAL CORD USING FIBER TRACTOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehericy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, rotterdam, Netherlands</w:t>
@@ -11425,64 +11425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Manifold Learning and Clustering: Grouping White Matter Fiber Tracts Using a Volumetric White Matter Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2008 Workshop - Manifolds in Medical Imaging: Metrics, Learning and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11539,90 +11539,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Functional Connectomes and Predicting Behavior Using Contrastive Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Austin Benn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11658,411 +11658,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module, ISMRM poster</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via an inverse diffusion MRI signal separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Sydney / virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477492v1</w:t>
+                <w:t xml:space="preserve">hal-02929598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via an inverse diffusion MRI signal separation method</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NeuroLang: Representing Neuroanatomy with Sulcus-Specific Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Zanitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Iovene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume M Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Sydney / virtual, Australia</w:t>
+              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929598v1</w:t>
+                <w:t xml:space="preserve">hal-02879734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLang: Representing Neuroanatomy with Sulcus-Specific Queries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module, ISMRM poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengran Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879734v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Sulcal Hierarchy Based on Manually Labelled Sulci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Iovene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12081,596 +12081,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Brain Structure and Function by Correlating Structural Connectivity and Cortico-Cortical Transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+                <w:t xml:space="preserve">Sensing Von Economo Neurons in the Insula with Multi-shell Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Slabu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+                <w:t xml:space="preserve">Dang Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd C@UCA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Frejus, France</w:t>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852956v1</w:t>
+                <w:t xml:space="preserve">hal-01807704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the assessment of myelination using time-dependent diffusion MRI indices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Spatio-Temporal dMRI Acquisition Design: Reducing the Number of Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">ISMRM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723846v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing Von Economo Neurons in the Insula with Multi-shell Diffusion MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+                <w:t xml:space="preserve">Bridging Brain Structure and Function by Correlating Structural Connectivity and Cortico-Cortical Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weidong Cai</w:t>
+                <w:t xml:space="preserve">Lavinia Slabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd C@UCA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807704v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal dMRI Acquisition Design: Reducing the Number of Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patryk Filipiak</w:t>
+                <w:t xml:space="preserve">Towards the assessment of myelination using time-dependent diffusion MRI indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abib Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719646v1</w:t>
+                <w:t xml:space="preserve">hal-01723846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of apathy in Kleine Levin syndrome: a mean apparent propagator study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12712,103 +12712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Spherical MRI: Breaking the Boundaries of Diffusion Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM Workshop on: Breaking the Barriers of Diffusion MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal. </w:t>
@@ -12837,90 +12837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Phase in Diffusion MRI for Microstructure Recovery: Towards Axonal Tortuosity via Asymmetric Diffusion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Boutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12945,77 +12945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tract-based statistical analyzes in dMRI in autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barttfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13102,64 +13102,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Encoding Diffusion MRI: a Probe to Brain Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anisotropy Across Fields and Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13255,51 +13255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Farid Azampour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassir Navab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13328,255 +13328,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroConText: Contrastive learning for neuroscience meta-analysis with rich text representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Peaks2Image: reconstructing fMRI maps from stereotactic coordinates to enhance cognitive meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateme Ghayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283905v3</w:t>
+                <w:t xml:space="preserve">hal-05243856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peaks2Image: reconstructing fMRI maps from stereotactic coordinates to enhance cognitive meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">NeuroConText: Contrastive learning for neuroscience meta-analysis with rich text representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateme Ghayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243856v1</w:t>
+                <w:t xml:space="preserve">hal-05283905v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Individual-Specific Functional Parcellation Through Transfer Learning</w:t>
               </w:r>
@@ -13588,51 +13588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13650,103 +13650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the Localization of White-Matter Tracts using Diffusion Driven Label Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Zanitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mat Higger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13758,332 +13758,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Quantitative modeling links in vivo microstructural and macrofunctional organization of human and macaque insular cortex, and predicts cognitive control abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pinsk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496156v1</w:t>
+                <w:t xml:space="preserve">hal-02434382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative modeling links in vivo microstructural and macrofunctional organization of human and macaque insular cortex, and predicts cognitive control abilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Jacek Gorgolewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434382v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion MRI Anisotropy: Modeling, Analysis and Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14133,103 +14133,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised White Matter Fiber Clustering and Tract Probability Map Generation: Applications of a Gaussian Process framework for White Matter Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios Kanterakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragini Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7005, INRIA. 2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14251,77 +14251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Clustering en IRM de diffusion pour Retrouver les Faisceaux de la Matière Blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6351, INRIA. 2007, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14375,51 +14375,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated In Vivo Dissection of White Matter Structures from Diffusion Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical Imaging. Université Nice Sophia Antipolis, 2010. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14478,51 +14478,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, Macrostructure, and Cognition. A walk in Diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Sorbonne Université, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14572,90 +14572,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Phase in Diffusion MRI for Microstructure Recovery: Towards Axonal Tortuosity via Asymmetric Diffusion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pizzolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Boutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14763,51 +14763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FE90822"/>
+    <w:nsid w:val="853E51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14994,51 +14994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/demian-wassermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5194-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150218338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156097v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesang Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawlat El-Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.04.017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Austin Benn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pallavicini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84152-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pacella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52186-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Austin Benn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Klatzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07224-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengran Fang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1439572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684389v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Zanitti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Iovene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76926" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Los Angeles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1005-21.2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03417406v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Jallais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187887v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston E Zanitti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Soto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Rodriguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21801-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Benderra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Aparicio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03015641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mondot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117567" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Hill" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D Santin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Menon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pinsk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dang Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53470" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105583" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117198" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abrams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kochalka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo-Diez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13634-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00064" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Leoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jansson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106611" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. O'Donnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3805" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Iii" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.070" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sydnor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Rivas-Grajales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.05.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787886v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J O'Donnell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Savadjiev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24217" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Norton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Essayed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pujol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yarmarkovich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0332" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Rathi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Shenton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1179-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietsje Jolles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Chokhani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tenison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0975-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cepeda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R7ZB8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy T Matsui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin G Vaidya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Eunyoung Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Magnotta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22835" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bloy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanterakis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenglet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. W. Campbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savadjiev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.10.054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/526906" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dockes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G&#243;mez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n E Zanitti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267956v4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.12248" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036125v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L C Rodrigues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090959v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03008798v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478087v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Higger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973588v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476639v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935684v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873353v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abib Alimi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737434v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Costantini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737366v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie T H Gayraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426870v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Lascano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59050-9_30" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562617v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534978v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533516v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468214v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;r&#232;se H&#233;l&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558273v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358436v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Ill" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54130-3_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408727v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333301v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354985v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408881v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292013v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzolato" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zucchelli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Menegaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Daianu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel E. Jacobs" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218143v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Duval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. W. Campbell" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_53" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140021v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sanguinetti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_14" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ross" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Washko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Wells" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Jose-Estepar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.355" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153117v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Ross" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A D&#237;az" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Okajima" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R Washko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095271v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095091v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Toews" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Niethammer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William (sandy) Wells Iii" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08554-8_8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789730v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barttfeld" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cukier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Leiguarda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610195v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_59" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496905v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lehericy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rossignol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Kanterakis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Gur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Verma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_77" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496908v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231771v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Renaudin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477492v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929598v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Lemaitre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02347268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852956v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Slabu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723846v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807704v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Cai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719646v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358805v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649766v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540552v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Galat&#224;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farid Azampour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283905v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243856v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506561v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360544v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434382v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468675v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407828v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bloy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186861v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827022v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02475380v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01358880v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/demian-wassermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5194-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150218338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Austin Benn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scholz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pallavicini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84152-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesang Chang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawlat El-Said" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.04.017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pacella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52186-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Austin Benn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Klatzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07224-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengran Fang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1439572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684389v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03417406v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Jallais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187887v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston E Zanitti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Soto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Iovene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Los Angeles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1005-21.2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Zanitti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21801-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03015641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mondot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117567" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Hill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D Santin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Benderra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Aparicio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194749" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105583" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dang Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Menon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pinsk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00064" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Leoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jansson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106611" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. O'Donnell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3805" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abrams" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kochalka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo-Diez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13634-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sydnor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Rivas-Grajales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.05.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.09.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787886v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J O'Donnell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Savadjiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24217" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Iii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.070" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Norton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Essayed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pujol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yarmarkovich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0332" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Rathi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Shenton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1179-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietsje Jolles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Chokhani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tenison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0975-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cepeda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R7ZB8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy T Matsui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin G Vaidya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Eunyoung Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Magnotta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22835" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bloy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanterakis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenglet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. W. Campbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savadjiev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.10.054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/526906" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G&#243;mez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708173v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dockes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n E Zanitti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267956v4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.12248" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090959v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_15" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L C Rodrigues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216621v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036125v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Higger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03008798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973588v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476639v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Costantini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abib Alimi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957840v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737366v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie T H Gayraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;r&#232;se H&#233;l&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534978v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533516v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426870v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Lascano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59050-9_30" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562617v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333301v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354985v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408727v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358436v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Ill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54130-3_8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408881v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406348v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Daianu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzolato" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel E. Jacobs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zucchelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Menegaz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_53" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sanguinetti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Duval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. W. Campbell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_16" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_14" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ross" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Washko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Wells" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Jose-Estepar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.355" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153117v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Ross" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A D&#237;az" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Okajima" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R Washko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095271v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095091v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Toews" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Niethammer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William (sandy) Wells Iii" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08554-8_8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610195v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_59" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789730v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barttfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cukier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Leiguarda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849707v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Kanterakis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Gur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Verma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_77" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496905v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lehericy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rossignol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496908v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231771v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Renaudin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929598v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879734v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Lemaitre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02347268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Cai" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719646v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852956v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Slabu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723846v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358805v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649766v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540552v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Galat&#224;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farid Azampour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283905v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506561v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360544v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434382v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468675v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407828v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bloy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186861v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827022v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02475380v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01358880v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>