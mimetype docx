--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,14708 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14657 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Demian Wassermann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">demian-wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5194-6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150218338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=TX-vLhIAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-wide decoding of numbers and letters: Converging evidence from multivariate fMRI analysis and probabilistic meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruizhe Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawlat El-Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 189, pp.256-274. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2025.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative machine learning study of schizophrenia biomarkers derived from functional connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Austin Benn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pallavicini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2849), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-84152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The morphospace of the brain-cognition organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Pacella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Nozais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Talozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majd Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.8452. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-52186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A function-based mapping of sensory integration along the cortical hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Austin Benn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Klatzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.1593. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-07224-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-driven supervised learning framework to estimate brain microstructure using diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengran Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Rebecca Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.102979. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2023.102979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier representation of the diffusion MRI signal using layer potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengran Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Rebecca Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (1), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1439572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAVI: Plate-Amortized Variational Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundational number sense training gains are predicted by hippocampal–parietal circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Los Angeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (19), pp.JN-RM-1005-21. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1005-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverting brain grey matter models with likelihood-free inference: a tool for trustable cytoarchitecture measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning for Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2111.08693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417406v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Query Answering under Uncertainty to Neuroscientific Ontological Knowledge: The NeuroLang Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston E Zanitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamil Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Iovene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vanina Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo O Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2014.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Analysis of the Functional Neuroimaging Literature with Probabilistic Logic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majd Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Iovene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Zanitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21801-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional gradients in the human lateral prefrontal cortex revealed by a comprehensive coordinate-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majd Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Zanitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Iovene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.76926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Linking Diffusion MRI based Macro-and Microstructure Measures with Cortico-Cortical Transmission in Brain Tumor Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based white matter models with permeability: An experimental study in cuprizone treated in-vivo mouse model of axonal demyelination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Palombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Branzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.117425. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Characteristics, Care Trajectories and Mortality Rate of SARS-CoV-2 Infected Cancer Patients: A Multicenter Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Benderra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.4749. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13194749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural organization of human insula is linked to its macrofunctional circuitry and predicts cognitive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Pinsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Rebecca Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.53470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamalaker Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.117126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the neural foundations mediating movement/language interactions gained from intrasurgical direct electrostimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duffau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.105583. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2020.105583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International electronic health record-derived COVID-19 clinical course profiles: the 4CE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griffin M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Gehlenborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan P. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Digital Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.#109. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41746-020-00308-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengran Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Rebecca Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.117198. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dmipy Toolbox: Diffusion MRI Multi-Compartment Modeling and Microstructure Recovery Made Easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fninf.2019.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the number of samples in spatiotemporal dMRI acquisition design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.27601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portable simulation framework for diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano de Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Dancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 309, pp.106611. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in computational and statistical diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren J. O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.e3805. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual word form area (VWFA) is part of both language and attention circuitry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kochalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13634-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Parametric GraphNet-Regularized Representation of dMRI in Space and Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.37--53. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of three fiber tract delineation methods and their impact on white matter analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Sydnor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana María Rivas-Grajales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Lyall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, pp.318-331. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic load determines atrophy in hand cortico-striatal pathways in presymptomatic Huntington’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren J O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Savadjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.24217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupwise structural parcellation of the whole cortex: A logistic random effects model based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wells Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.01.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlicerDMRI: Open Source Diffusion MRI Software for Brain Cancer Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaiah Norton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibn Essayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Yarmarkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-0332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AxTract: Toward Microstructure Informed Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (11), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPL: Tissue Microstructure Estimation Using Laplacian-Regularized MAP-MRI and its Application to HCP Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.365-385. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The white matter query language: a novel approach for describing human white matter anatomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Rathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Shenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Kikinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-015-1179-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of left perisylvian white-matter tracts is associated with individual differences in math learning Brain Structure and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietsje Jolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritika Chokhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Tenison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.15. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0975-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and efficient linear registration of white-matter fascicles in the space of streamlines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Cepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, In press. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal cortex white matter tracts in prodromal Huntington disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy T Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatin G Vaidya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Eunyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent A Magnotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (10), pp.3717-32. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.22835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised white matter fiber clustering and tract probability map generation: Applications of a Gaussian process framework for white matter fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kanterakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (1), pp.228-241. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion abnormalities in the primary sensorimotor pathways in writer's cramp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidailhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Neurology -Chigago-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (4), pp.502-8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/archneurol.2009.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Models for Diffusion MRI Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. W. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Savadjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Maps Clustering for Magnetic Resonance Q-Ball Imaging Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (ID 526906), 12pp. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/526906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep multivariate autoencoder for capturing complexity in Brain Structure and Behaviour Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Gómez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDMRI 2024 - International Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI), Oct 2024, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroConText: Contrastive text-to-brain mapping for neuroscientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Ghayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dockes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI24 - 27th International conference on medical image computing and computer assisted intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAVI: Automatic Dual Amortized Variational Inference Applied To Pyramidal Bayesian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2106.12248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267956v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Heterogeneous Data Integration: The NeuroLang Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastón E Zanitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majd Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2022 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion MRI-Based Cytoarchitecture Measurements in Brain Gray Matter using Likelihood-Free Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro L C Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2021 - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vancouver / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying ontological knowledge through meta-analysis: Study cases of Pain and Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Zanitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Iovene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2021 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture Measurements in Brain Gray Matter using Likelihood-Free Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Luiz Coelho Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMI 2021 - 27th international conference on Information Processing in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rønne, Denmark. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78191-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090959v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Coordinate-Based Meta-Analysis with Probabilistic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Iovene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Zanitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036125v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesion-Robust White-Matter Bundle Identification through Diffusion Driven Label Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Zanitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Anwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat Higger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Programming in neurolang: Bridging the Gap Between Cognitive Science and Statistical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Iovene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 OHBM - Annual Meeting of Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Remote due to Covid-19, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via a forward diffusion MRI signal separation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion MRI-based Connectivity Enriched with Microstructure Information Predicts the Propagation of Cortico-Cortical Evoked Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sydney / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-Grained Spatiotemporal Acquisition Design for Diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973588v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Validating Structural Connectivity in the Human Language System: An Intraoperative Cortico-Cortical Stimulation Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual ISMRM 2019 - Meeting &amp; Exhibition of the International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Cross-Subject Parcel Matching Problem using Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal Neuroanatomy and Relative Relationships using Spatial Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing false positive connection in tractograms using joint structure-function filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mipy: An Open-Source Framework to improve reproducibility in Brain Microstructure Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Human Brain Mapping </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmipy, a Diffusion Microstructure Imaging toolbox in Python to improve research reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abib Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2018 - Workshop on Computational Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Poldrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian M. Suchanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807295v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Cross-Subject Parcel Matching Problem: Comparing Four Methods Using Extrinsic Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie T H Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion Driven Label Fusion for White Matter Multi-Atlas Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2018 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Spherical Diffusion MRI: An in-vivo Test- Retest Study of Time-Dependent q-space Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM: 25th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching parcellations using Optimal Transport: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thérèse Hélène Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Brain Connectivity Mapping – Winter School Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Flow in the White Matter During a Motor Task: A Structural Connectivity Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> OHBM 2017 Organization for Human Brain Mapping Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Atlas of Human Cerebral Cortex based on Extrinsic Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2017 - Organization for Human Brain Mapping 2017 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance between white-matter pathways and functional circuits linking the VWFA and IPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kochalka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Menon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation for the Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting the Groupwise Core Structural Connectivity Network: Bridging Statistical and Graph-Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Lascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boone, United States. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59050-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426870v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal dMRI Acquisition Design: Reducing the Number of $q\tau$ Samples Through a Relaxed Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2017 Workshop on Computational Diffusion MRI (CDMRI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562617v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure ­driven tractography in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping (OHBM).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupwise Structural Parcellation of the Cortex: A Sound Approach Based on Logistic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wells Ill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDMRI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54130-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting the Core Structural Connectivity Network: Guaranteeing Network Connectedness Through a Graph-Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333301v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Spherical Diffusion MRI: Exploring Diffusion Time Using Signal Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2016 Workshop on Computational Diffusion MRI (CDMRI'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Population-Representative Whole-Cortex Parcellation Based on Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wells Ill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping 2016 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408881v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Invalid Connections with Microstructure-Driven Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Daducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Thiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Whittingstall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM workshops: Breaking the Barriers of Diffusion MRI </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitivity analysis of q-space indices with respect to changes in axonal diameter, dispersion and tissue composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pizzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Zucchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Menegaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying White Matter Microstructure with a Unified Spatio-Temporal Diffusion Weighted MRI Continuous Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Biomarkers in Transgenic Alzheimer Rats Using Multi-shell Diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelaine Daianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pizzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russel E. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2016 Workshop on Computational Diffusion MRI (CDMRI'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AxTract: microstructure-driven tractography based on the ensemble average propagator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Isle of Skye, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19992-4_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplacian-Regularized MAP-MRI: Improving Axonal Caliber Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Sanguinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on BIOMEDICAL IMAGING: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brooklyn, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature Phantom to Probe the Ensemble Average Propagator Asymmetry: an In-Silico Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pizzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer S. W. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Diffusion Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28588-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Framework for Spatial and Temporal Diffusion in Diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pizzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Medical Imaging (IPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sabhal Mor Ostaig, Isle of Skye, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahin et al. (2009) en modalité non-invasive : expérience pilote et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'axe MTC-NSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université Nice Sophia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Phase in Diffusion MRI for Microstructure Recovery: Towards Axonal Tortuosity via Asymmetric Diffusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pizzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24553-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable Registration of Feature-Endowed Point Sets Based on Tensor Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Washko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William M Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul San Jose-Estepar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2014, Columbus, Ohio, United States. pp.2729-2735, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2014.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airway Labeling Using A Hidden Markov Tree Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James C Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuka Okajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George R Washko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium in Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Beijing, China. pp.554-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct native-space fiber bundle alignment for group comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Garyfallidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance Imaging (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical 3D Laplacian Regularized SHORE Basis and Its Impact on EAP Reconstruction and Microstructure Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Sanguinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CD-MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Diffeomorphic Registration: Representing Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Toews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Niethammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William (sandy) Wells Iii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Image Registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom. pp.72 - 82, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08554-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale network analysis reflects big-world characteristics in ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barttfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Cukier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Leiguarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of the Organization on Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Approach for Maxima Extraction and Its Application to Tractography in HARDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurobrata Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Irsee, Germany. pp.723-734, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22092-0_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automated Straightening of the Spinal Cord using Fiber Tractography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lehericy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th. International Symposium on Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based population statistics using tract probability maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Kanterakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben C. Gur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragini Verma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.631-639, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15705-9_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRAIGHTENING THE SPINAL CORD USING FIBER TRACTOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cohen-Adad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lehericy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00496908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Manifold Learning and Clustering: Grouping White Matter Fiber Tracts Using a Volumetric White Matter Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2008 Workshop - Manifolds in Medical Imaging: Metrics, Learning and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Functional Connectomes and Predicting Behavior Using Contrastive Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Barbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Austin Benn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2025 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brisbane (AU), Australia. OHBM 2025 Annual Meeting Abstract Book, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indetermination-free cytoarchitecture measurements in brain gray matter via an inverse diffusion MRI signal separation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 - International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sydney / virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLang: Representing Neuroanatomy with Sulcus-Specific Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Zanitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Iovene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion MRI simulation of realistic neurons with SpinDoctor and the Neuron Module, ISMRM poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengran Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Rebecca Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2020 - 28th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Sulcal Hierarchy Based on Manually Labelled Sulci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Iovene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Von Economo Neurons in the Insula with Multi-shell Diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Rebecca Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Brain Structure and Function by Correlating Structural Connectivity and Cortico-Cortical Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Almairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Slabu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd C@UCA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the assessment of myelination using time-dependent diffusion MRI indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abib Alimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal dMRI Acquisition Design: Reducing the Number of Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patryk Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain correlates of apathy in Kleine Levin syndrome: a mean apparent propagator study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabregue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Spherical MRI: Breaking the Boundaries of Diffusion Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Petiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on: Breaking the Barriers of Diffusion MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Phase in Diffusion MRI for Microstructure Recovery: Towards Axonal Tortuosity via Asymmetric Diffusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pizzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tract-based statistical analyzes in dMRI in autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Barttfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Sigman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Encoding Diffusion MRI: a Probe to Brain Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Jallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anisotropy Across Fields and Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patient-specific artificial intelligence framework for real-time glioma delineation in intraoperative ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Galatà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Farid Azampour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Navab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaks2Image: reconstructing fMRI maps from stereotactic coordinates to enhance cognitive meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Ghayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroConText: Contrastive learning for neuroscience meta-analysis with rich text representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Ghayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283905v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Individual-Specific Functional Parcellation Through Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Localization of White-Matter Tracts using Diffusion Driven Label Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Zanitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat Higger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative modeling links in vivo microstructural and macrofunctional organization of human and macaque insular cortex, and predicts cognitive control abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Pinsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing-Rebecca Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamalaker Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Varoquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Jacek Gorgolewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion MRI Anisotropy: Modeling, Analysis and Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger H.J. Fick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pizzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised White Matter Fiber Clustering and Tract Probability Map Generation: Applications of a Gaussian Process framework for White Matter Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Bloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Kanterakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragini Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7005, INRIA. 2009, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407828v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Clustering en IRM de diffusion pour Retrouver les Faisceaux de la Matière Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Descoteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6351, INRIA. 2007, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186861v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated In Vivo Dissection of White Matter Structures from Diffusion Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medical Imaging. Université Nice Sophia Antipolis, 2010. English. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00827022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, Macrostructure, and Cognition. A walk in Diffusion MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Sorbonne Université, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02475380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Phase in Diffusion MRI for Microstructure Recovery: Towards Axonal Tortuosity via Asymmetric Diffusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pizzolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01358880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14763,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="853E51F5"/>
+    <w:nsid w:val="A9EB61C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14994,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/demian-wassermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5194-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150218338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Austin Benn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scholz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pallavicini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84152-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesang Chang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawlat El-Said" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.04.017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pacella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52186-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Austin Benn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Klatzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07224-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengran Fang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1439572" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684389v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03417406v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Jallais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187887v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston E Zanitti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Soto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Iovene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Los Angeles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1005-21.2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Zanitti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21801-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03015641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mondot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117567" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Hill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D Santin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Benderra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Aparicio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194749" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105583" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dang Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Menon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pinsk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00064" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Leoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jansson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106611" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. O'Donnell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3805" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abrams" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kochalka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo-Diez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13634-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sydnor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Rivas-Grajales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.05.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.09.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787886v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J O'Donnell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Savadjiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24217" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426625v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Iii" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.070" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Norton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Essayed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pujol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yarmarkovich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0332" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Rathi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Shenton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1179-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietsje Jolles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Chokhani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tenison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0975-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cepeda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R7ZB8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy T Matsui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin G Vaidya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Eunyoung Kim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Magnotta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22835" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bloy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanterakis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423384v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenglet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. W. Campbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savadjiev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.10.054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/526906" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680736v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G&#243;mez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708173v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dockes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786717v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n E Zanitti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267956v4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.12248" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090959v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_15" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L C Rodrigues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216621v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036125v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478087v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Higger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477461v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03008798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973588v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476639v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Costantini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722146v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abib Alimi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957840v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737366v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie T H Gayraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;r&#232;se H&#233;l&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534978v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533516v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426870v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Lascano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59050-9_30" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562617v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333301v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354985v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408727v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358436v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Ill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54130-3_8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408881v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406348v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Daianu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzolato" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel E. Jacobs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292013v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zucchelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Menegaz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152267v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_53" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sanguinetti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Duval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. W. Campbell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_16" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_14" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153110v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ross" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Washko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Wells" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Jose-Estepar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.355" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153117v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Ross" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A D&#237;az" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Okajima" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R Washko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095271v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095091v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Toews" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Niethammer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William (sandy) Wells Iii" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08554-8_8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610195v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_59" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789730v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barttfeld" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cukier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Leiguarda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849707v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Kanterakis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Gur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Verma" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_77" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496905v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lehericy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rossignol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496908v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231771v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Renaudin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929598v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879734v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Lemaitre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02347268v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Cai" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719646v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852956v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Slabu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723846v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358805v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649766v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540552v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Galat&#224;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farid Azampour" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283905v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506561v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360544v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434382v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468675v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407828v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bloy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186861v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827022v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02475380v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01358880v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/demian-wassermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5194-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150218338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TX-vLhIAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesang Chang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawlat El-Said" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2025.04.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Austin Benn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scholz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pallavicini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84152-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pacella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nozais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Talozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abdallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52186-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05156101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Austin Benn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Klatzmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07224-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengran Fang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1439572" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684389v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03670987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Los Angeles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1005-21.2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03417406v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Jallais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luiz Coelho Rodrigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.08693" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187887v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston E Zanitti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Soto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Iovene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Zanitti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21801-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.76926" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03015641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Mondot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117567" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Hill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D Santin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Branzoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117425" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Benderra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Aparicio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kempf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194749" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Menon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pinsk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dang Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2020.105583" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117198" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Leoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dancheva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jansson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoffman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106611" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. O'Donnell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Daducci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3805" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abrams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kochalka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gallardo-Diez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13634-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.09.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sydnor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Rivas-Grajales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.05.044" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787886v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J O'Donnell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Savadjiev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24217" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Iii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.070" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564088v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Norton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibn Essayed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pujol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yarmarkovich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-0332" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Thiran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whittingstall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23741" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Makris" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Rathi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Shenton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Kikinis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1179-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietsje Jolles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Chokhani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tenison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0975-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Garyfallidis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cepeda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9R7ZB8P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy T Matsui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin G Vaidya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Eunyoung Kim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A Magnotta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22835" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bloy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanterakis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423384v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabregue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenglet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. W. Campbell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Savadjiev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.10.054" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/526906" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680736v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G&#243;mez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708173v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meudec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dockes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267956v4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.12248" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03786717v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n E Zanitti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro L C Rodrigues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090959v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03036125v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02478087v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Anwander" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Higger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652244v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03008798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973588v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Fick" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476639v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935684v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayraud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Costantini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722146v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01873353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abib Alimi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737366v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie T H Gayraud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737422v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468214v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713345v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;r&#232;se H&#233;l&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534978v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533516v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558273v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426870v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Lascano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59050-9_30" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562617v3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408727v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358436v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wells Ill" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54130-3_8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333301v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408881v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408737v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01292013v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzolato" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Zucchelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Menegaz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354981v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Daianu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel E. Jacobs" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19992-4_53" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140021v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Sanguinetti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218143v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Duval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S. W. Campbell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28588-7_16" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140070v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153110v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ross" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Washko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M Wells" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul San Jose-Estepar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.355" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153117v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Ross" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A D&#237;az" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Okajima" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George R Washko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095091v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Toews" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Niethammer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William (sandy) Wells Iii" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08554-8_8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789730v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barttfeld" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cukier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Leiguarda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610195v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22092-0_59" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496905v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lehericy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rossignol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849707v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Kanterakis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Gur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Verma" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15705-9_77" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496908v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430186v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231771v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Renaudin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02929598v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Lemaitre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02477492v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02347268v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807704v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Cai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852956v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Slabu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723846v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719646v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558278v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360440v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358805v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649766v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540552v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Galat&#224;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farid Azampour" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Navab" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05243856v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283905v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506561v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360544v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434382v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468675v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407828v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bloy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186861v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00827022v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02475380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01358880v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>