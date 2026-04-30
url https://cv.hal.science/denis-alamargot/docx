--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -455,593 +455,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagining handwriting movements in a usual or unusual position: effect of posture congruency on visual and kinesthetic motor imagery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Molina</w:t>
+                <w:t xml:space="preserve">Relations entre habiletés graphomotrices et performances orthographiques : bilan des travaux et illustration chez des élèves français de 4e année du primaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.35-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260942v1</w:t>
+                <w:t xml:space="preserve">hal-03260996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre habiletés graphomotrices et performances orthographiques : bilan des travaux et illustration chez des élèves français de 4e année du primaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagining handwriting movements in a usual or unusual position: effect of posture congruency on visual and kinesthetic motor imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-020-01399-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260996v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting Delay in Dyslexia: Children at the End of Primary School Still Make Numerous Short Pauses When Producing Letters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An explicit multicomponent alphabet writing instruction program in grade 1 to improve writing skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Coallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erika Simard-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022219420903705⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.333-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-019-00428-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778770v1</w:t>
+                <w:t xml:space="preserve">hal-02778195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit multicomponent alphabet writing instruction program in grade 1 to improve writing skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Lavoie</w:t>
+                <w:t xml:space="preserve">Handwriting Delay in Dyslexia: Children at the End of Primary School Still Make Numerous Short Pauses When Producing Letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Coallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Alamargot</w:t>
+                <w:t xml:space="preserve">Erika Simard-Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.333-355. </w:t>
+              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (3), pp.163-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10212-019-00428-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0022219420903705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778195v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online management of text production from pictures: a comparison between fifth graders and undergraduate students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margriet Groen</w:t>
+                <w:t xml:space="preserve">Les entraînements graphomoteurs : quelles pratiques, quels effets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludo Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.730-738</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778912v1</w:t>
+                <w:t xml:space="preserve">hal-03261004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites des outils numériques pour l’apprentissage de la production écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1083,541 +1048,576 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 163, pp.769-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entraînements graphomoteurs : quelles pratiques, quels effets ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos - Apprentissage et enseignement de la production écrite à l’école : apports de la recherche en sciences cognitives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 163, pp.730-738</w:t>
+              <w:t xml:space="preserve">, 2019, 163, pp.709-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261004v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos - Apprentissage et enseignement de la production écrite à l’école : apports de la recherche en sciences cognitives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in Attitudes Toward Reading: A Survey of Pupils in Grades 5 to 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nootens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02783976v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Attitudes Toward Reading: A Survey of Pupils in Grades 5 to 8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Nootens</w:t>
+                <w:t xml:space="preserve">Approche cognitive de la production écrite : principaux résultats et apports pour l’apprentissage et l’enseignement à l’école. Approche Neuropsychologique des Acquisitions chez l’Enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.713-721</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779070v1</w:t>
+                <w:t xml:space="preserve">hal-03261001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cognitive de la production écrite : principaux résultats et apports pour l’apprentissage et l’enseignement à l’école. Approche Neuropsychologique des Acquisitions chez l’Enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handwriting on a tablet screen: Role of visual and proprioceptive feedback in the control of movement by children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261001v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting on a tablet screen: Role of visual and proprioceptive feedback in the control of movement by children and adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Guilbert</w:t>
+                <w:t xml:space="preserve">Online management of text production from pictures: a comparison between fifth graders and undergraduate students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Drijbooms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margriet Groen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Morin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludo Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.30-41. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-019-01199-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779093v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in lexical and grammar spelling across primary school</w:t>
               </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Drijbooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3448,222 +3448,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Study of Professional Writing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation : pour une approche pluridisciplinaire des contraintes de la production écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lebrave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1016-9040/a000001⟩</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 177 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.177.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111667v1</w:t>
+                <w:t xml:space="preserve">hal-02396473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation : pour une approche pluridisciplinaire des contraintes de la production écrite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Study of Professional Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lebrave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 177 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">European Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (1), pp.12-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.177.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1016-9040/a000001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396473v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text composition by deaf and hearing middle-school students: The role of working memory</w:t>
               </w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des contraintes linguistiques et cognitives en production de textes : pour une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5713,360 +5713,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to write effectively : Current trends in European research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translation of Thought to Written Text While Composing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Torrance</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginia Berninger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychology Press, 1, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780203141434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261437v1</w:t>
+                <w:t xml:space="preserve">hal-02793221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation of Thought to Written Text While Composing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Fayol</w:t>
+                <w:t xml:space="preserve">Learning to write effectively : Current trends in European research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Torrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Castello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Berninger</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Otto Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emerald, pp.425, 2012, 978-1-78052-928-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793221v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to write effectively : Current trends in European research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Torrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Castello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emerald, pp.425, 2012, 978-1-78052-928-8</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003371v1</w:t>
+                <w:t xml:space="preserve">hal-03261437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Written documents in the workplace</w:t>
               </w:r>
@@ -6490,51 +6490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ballenghein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint7010004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noyer-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaugeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01399-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simard-Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420903705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02778195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Lavoie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Coallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-019-00428-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drijbooms" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Groen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Verhoeven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01199-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02783976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nootens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Venet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.09.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2018.02.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56C30409-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Simard-Dupuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9824-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02777732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.196.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.11.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG87TBF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.08.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49RNFT97-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larocque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caporossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-014-9525-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Laurie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01508.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576B5C1C405F78C2581D1393DB7DFBE12F044AD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.699035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2011.06.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSD8W14-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02111744v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02780202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-006-9033-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMW96CDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02780250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03192780" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114653v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanquoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Passerault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tassin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen. O&#8217;brien Ramirez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203805312" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203141434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dansac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30214-8_19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R6HL1H9K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Torrance" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Castello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Kruse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02793221v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Berninger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01003371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0804-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Ballenghein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lachaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint7010004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noyer-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaugeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01399-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02778195v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Lavoie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Coallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-019-00428-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Simard-Dupuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420903705" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02783976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nootens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gon&#231;alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Venet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02773" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.09.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drijbooms" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Groen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Verhoeven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01199-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.O. Diallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2018.02.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56C30409-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Simard-Dupuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9824-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02777732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.196.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.11.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG87TBF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.08.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49RNFT97-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larocque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caporossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-014-9525-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Laurie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01508.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576B5C1C405F78C2581D1393DB7DFBE12F044AD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2012.699035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2011.06.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSD8W14-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02111744v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02780202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-006-9033-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMW96CDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02780250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03192780" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114653v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chanquoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261423v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Passerault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tassin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen. O&#8217;brien Ramirez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203805312" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203141434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dansac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chesnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30214-8_19" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R6HL1H9K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02793221v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Berninger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01003371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Torrance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Castello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Kruse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261437v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004253254" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0804-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>