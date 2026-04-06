--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -460,399 +460,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of spatial statistics for agriculture and environment: The example of BioSP at INRAE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2025.100938⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304000v1</w:t>
+                <w:t xml:space="preserve">hal-04819321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return period of non-concurrent climate compound events: a non parametric bivariate Generalized Pareto approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of spatial statistics for agriculture and environment: The example of BioSP at INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/env.70063⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 70, pp.100938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2025.100938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045625v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Return period of non-concurrent climate compound events: a non parametric bivariate Generalized Pareto approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+                <w:t xml:space="preserve">Grégoire Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Xavier Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Barbero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.e70063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/env.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819321v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing multivariate bias corrections of climate simulations on various impact models under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,274 +1010,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution-based pooling for combination and multi-model bias correction of climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Clarotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Grégoire Mariéthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+                <w:t xml:space="preserve">Soulivanh Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Lucas Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62, pp.100847. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.735 - 762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2024.100847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-15-735-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663802v1</w:t>
+                <w:t xml:space="preserve">hal-04621510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution-based pooling for combination and multi-model bias correction of climate simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+                <w:t xml:space="preserve">The SPDE approach for spatio-temporal datasets with advection and diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulivanh Thao</w:t>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Schmutz</w:t>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (3), pp.735 - 762. </w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62, pp.100847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-15-735-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2024.100847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621510v1</w:t>
+                <w:t xml:space="preserve">hal-04663802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning based on functional principal component analysis to quantify the effects of the main drivers of wheat yields</w:t>
               </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of α-transformations for the spatial analysis of Compositional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,51 +1765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully nonseparable Gneiting covariance functions for multivariate space–time data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1850,235 +1850,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
+                <w:t xml:space="preserve">Geostatistics for Large Datasets on Riemannian Manifolds: A Matrix-Free Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Carrizo Vergara</w:t>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (1), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Journal of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.512-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/20-BEJ1317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6339/22-JDS1075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533153v1</w:t>
+                <w:t xml:space="preserve">hal-03916162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistics for Large Datasets on Riemannian Manifolds: A Matrix-Free Approach</w:t>
+                <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Pereira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ricardo Carrizo Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.512-532. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6339/22-JDS1075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/20-BEJ1317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916162v1</w:t>
+                <w:t xml:space="preserve">hal-03533153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial statistics and stochastic partial differential equations: A mechanistic viewpoint</w:t>
               </w:r>
@@ -2181,77 +2181,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on “Competition on Spatial Statistics for Large Datasets”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Clarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (4), pp.604-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionisios Hristopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2389,51 +2389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-parametric resampling with extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating occlusion effects in Leaf Area Density estimates from Terrestrial LiDAR through a specific kriging method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate bias corrections of climate simulations: which benefits for which losses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,51 +3342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimators and confidence intervals for plant area density at voxel scale with T-LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,51 +4000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8597,77 +8597,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10395,51 +10395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D42D8B0"/>
+    <w:nsid w:val="5BC42D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10626,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-allard-biosp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7944-1906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/allard_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pistone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Morales-Molino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Organ" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Upton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sweeney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2025.100938" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045625v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jacquemin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4711-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Obakrim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-024-02897-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mari&#233;thoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Thao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schmutz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-735-2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379935v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menafoglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100570" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftichios Koutroulis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Agou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Malisovas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionissios Hristopulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJESM-04-2021-0018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100706" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo Vergara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1317" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6339/22-JDS1075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100591" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Hristopulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ejs1879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mariethoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100445" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fabbri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gaetan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09875-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238410" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09873-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cannon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-537-2020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022817" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9713-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marcotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.11.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0187-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530820v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.02.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1386-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08982112.2015.1100459" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zaytsev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biver" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9614-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509041v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.02.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0913-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9594-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723820v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1527" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9429-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647303v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.04.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FN5QVWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2012.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCJCXSLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comunian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9396-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G289TLN2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9211-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFTL8HHX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9151-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri d'Or" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Froidevaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01362.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SHWN8LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Flecher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008098" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flecher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03263543" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197560v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheddadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT5HPN9J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morisette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.04.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.05.014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WXV7GN0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-007-0067-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542869AD1AE53D5E7516BDB6CAD8E8593C633C9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.894572" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920601126290" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663954v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00920.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1DB6CCEACB84ECE0E218CB103747CB6175D7E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Magnussen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Wulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.07.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1JZFLKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661783v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9JHVLPW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froidevaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-006-9057-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NSRLK97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690472v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraley" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830129v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Biom&#233;trie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iup G&#233;nie Math&#233;matique Et Informatique" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01726208v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_30" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806133v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.breves-de-maths.fr/des-modeles-stochastiques-pour-simuler-le-temps/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.breves-de-maths.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806217v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/statistics/statistical+theory+and+methods/book/978-3-642-17085-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=70992&amp;amp;p1=30&amp;amp;ref=12441" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/F/droesbeke_analyse_statistique_1541.asp" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522879v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803357v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bourgeois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03702158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-allard-biosp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7944-1906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/allard_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pistone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Morales-Molino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Organ" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Upton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sweeney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2025.100938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045625v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jacquemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4711-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Obakrim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-024-02897-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mari&#233;thoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Thao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schmutz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-735-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379935v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menafoglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100570" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftichios Koutroulis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Agou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Malisovas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionissios Hristopulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJESM-04-2021-0018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100706" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6339/22-JDS1075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo Vergara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1317" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100591" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Hristopulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ejs1879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mariethoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100445" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fabbri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gaetan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09875-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238410" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09873-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cannon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-537-2020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022817" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9713-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marcotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.11.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0187-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530820v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.02.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1386-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08982112.2015.1100459" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zaytsev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biver" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9614-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509041v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.02.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0913-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9594-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723820v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1527" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9429-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647303v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.04.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FN5QVWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2012.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCJCXSLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comunian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9396-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G289TLN2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9211-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFTL8HHX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9151-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri d'Or" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Froidevaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01362.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SHWN8LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Flecher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008098" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flecher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03263543" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197560v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheddadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT5HPN9J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morisette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.04.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.05.014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WXV7GN0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-007-0067-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542869AD1AE53D5E7516BDB6CAD8E8593C633C9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.894572" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920601126290" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663954v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00920.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1DB6CCEACB84ECE0E218CB103747CB6175D7E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Magnussen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Wulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.07.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1JZFLKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661783v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9JHVLPW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froidevaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-006-9057-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NSRLK97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690472v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraley" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830129v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Biom&#233;trie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iup G&#233;nie Math&#233;matique Et Informatique" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01726208v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_30" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806133v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.breves-de-maths.fr/des-modeles-stochastiques-pour-simuler-le-temps/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.breves-de-maths.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806217v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/statistics/statistical+theory+and+methods/book/978-3-642-17085-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=70992&amp;amp;p1=30&amp;amp;ref=12441" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/F/droesbeke_analyse_statistique_1541.asp" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522879v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803357v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bourgeois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03702158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>