--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -460,473 +460,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing multivariate bias corrections of climate simulations on various impact models under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Bastien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (18), pp.4711 - 4738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-4711-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819321v1</w:t>
+                <w:t xml:space="preserve">hal-05302102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of spatial statistics for agriculture and environment: The example of BioSP at INRAE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2025.100938⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304000v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return period of non-concurrent climate compound events: a non parametric bivariate Generalized Pareto approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of spatial statistics for agriculture and environment: The example of BioSP at INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.e70063. </w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 70, pp.100938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/env.70063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2025.100938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045625v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing multivariate bias corrections of climate simulations on various impact models under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Return period of non-concurrent climate compound events: a non parametric bivariate Generalized Pareto approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (18), pp.4711 - 4738. </w:t>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.e70063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-4711-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/env.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302102v1</w:t>
+                <w:t xml:space="preserve">hal-05045625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate and space-time stochastic weather generator using a latent Gaussian framework</w:t>
               </w:r>
@@ -1016,51 +1016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution-based pooling for combination and multi-model bias correction of climate simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,235 +1850,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistics for Large Datasets on Riemannian Manifolds: A Matrix-Free Approach</w:t>
+                <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Pereira</w:t>
+                <w:t xml:space="preserve">Ricardo Carrizo Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.512-532. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6339/22-JDS1075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/20-BEJ1317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916162v1</w:t>
+                <w:t xml:space="preserve">hal-03533153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework for SPDE-based stationary random fields</w:t>
+                <w:t xml:space="preserve">Geostatistics for Large Datasets on Riemannian Manifolds: A Matrix-Free Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Carrizo Vergara</w:t>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (1), pp.1-32. </w:t>
+              <w:t xml:space="preserve">Journal of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.512-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/20-BEJ1317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6339/22-JDS1075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533153v1</w:t>
+                <w:t xml:space="preserve">hal-03916162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial statistics and stochastic partial differential equations: A mechanistic viewpoint</w:t>
               </w:r>
@@ -2162,278 +2162,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on “Competition on Spatial Statistics for Large Datasets”</w:t>
+                <w:t xml:space="preserve">Linking physics and spatial statistics: A new family of Boltzmann-Gibbs random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionisios Hristopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13253-021-00462-2⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-ejs1879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443271v1</w:t>
+                <w:t xml:space="preserve">hal-03681053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking physics and spatial statistics: A new family of Boltzmann-Gibbs random fields</w:t>
+                <w:t xml:space="preserve">Discussion on “Competition on Spatial Statistics for Large Datasets”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Clarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.604-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-ejs1879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13253-021-00462-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681053v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-parametric resampling with extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,287 +2725,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year-to-year crown condition poorly contributes to ring width variations of beech trees in French ICP level I network</w:t>
+                <w:t xml:space="preserve">Mitigating occlusion effects in Leaf Area Density estimates from Terrestrial LiDAR through a specific kriging method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Tallieu</w:t>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Badeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118071⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.111836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197983v1</w:t>
+                <w:t xml:space="preserve">hal-03169206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating occlusion effects in Leaf Area Density estimates from Terrestrial LiDAR through a specific kriging method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Year-to-year crown condition poorly contributes to ring width variations of beech trees in French ICP level I network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Tallieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Soma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Fournier</w:t>
+                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 245, pp.111836. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 465, pp.118071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169206v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating space-time random fields with nonseparable Gneiting-type covariance functions</w:t>
               </w:r>
@@ -3102,330 +3102,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and exact simulation of Gaussian random fields defined on the sphere cross time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate bias corrections of climate simulations: which benefits for which losses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Cuevas</w:t>
+                <w:t xml:space="preserve">Alex Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Porcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (1), pp.187 - 194. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.537 - 562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-019-09873-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-11-537-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625414v1</w:t>
+                <w:t xml:space="preserve">hal-02875161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate bias corrections of climate simulations: which benefits for which losses?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and exact simulation of Gaussian random fields defined on the sphere cross time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Cannon</w:t>
+                <w:t xml:space="preserve">Francisco Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Emilio Porcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.537 - 562. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.187 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-11-537-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-019-09873-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875161v1</w:t>
+                <w:t xml:space="preserve">hal-02625414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimators and confidence intervals for plant area density at voxel scale with T-LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 215, pp.343-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3955,286 +3955,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing spatio-temporal data with R: Everything you always wanted to know - but were afraid to ask</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the spatial distribution of plants on the row for wheat crops: Consequences on the green fraction at the canopy level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2017.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618656v1</w:t>
+                <w:t xml:space="preserve">hal-01530820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the spatial distribution of plants on the row for wheat crops: Consequences on the green fraction at the canopy level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+                <w:t xml:space="preserve">Analyzing spatio-temporal data with R: Everything you always wanted to know - but were afraid to ask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (3), pp.124-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530820v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Half-tapering strategy for conditional simulation with large datasets</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Porcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.125 - 146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5224,51 +5224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Porcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (3), 24 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6523,51 +6523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CART algorithm for spatial data: Application to environmental and ecological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8597,77 +8597,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10395,51 +10395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BC42D16"/>
+    <w:nsid w:val="5057F2DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10626,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-allard-biosp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7944-1906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/allard_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pistone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Morales-Molino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Organ" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Upton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sweeney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2025.100938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045625v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jacquemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4711-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Obakrim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-024-02897-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mari&#233;thoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Thao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schmutz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-735-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379935v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menafoglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100570" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftichios Koutroulis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Agou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Malisovas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionissios Hristopulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJESM-04-2021-0018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100706" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6339/22-JDS1075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo Vergara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1317" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100591" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681053v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Hristopulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ejs1879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mariethoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100445" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fabbri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gaetan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09875-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238410" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09873-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cannon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-537-2020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022817" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9713-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marcotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.11.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0187-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530820v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.02.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1386-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08982112.2015.1100459" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zaytsev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biver" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9614-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509041v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.02.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0913-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9594-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723820v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1527" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9429-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647303v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.04.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FN5QVWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2012.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCJCXSLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comunian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9396-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G289TLN2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9211-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFTL8HHX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9151-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri d'Or" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Froidevaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01362.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SHWN8LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Flecher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008098" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flecher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03263543" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197560v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheddadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT5HPN9J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morisette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.04.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.05.014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WXV7GN0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-007-0067-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542869AD1AE53D5E7516BDB6CAD8E8593C633C9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.894572" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920601126290" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663954v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00920.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1DB6CCEACB84ECE0E218CB103747CB6175D7E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Magnussen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Wulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.07.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1JZFLKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661783v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9JHVLPW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froidevaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-006-9057-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NSRLK97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690472v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraley" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830129v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Biom&#233;trie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iup G&#233;nie Math&#233;matique Et Informatique" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01726208v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_30" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806133v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.breves-de-maths.fr/des-modeles-stochastiques-pour-simuler-le-temps/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.breves-de-maths.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806217v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/statistics/statistical+theory+and+methods/book/978-3-642-17085-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=70992&amp;amp;p1=30&amp;amp;ref=12441" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/F/droesbeke_analyse_statistique_1541.asp" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522879v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803357v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bourgeois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03702158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-allard-biosp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7944-1906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/allard_d_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzurra Pistone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schw&#246;rer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Morales-Molino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Organ" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Upton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sweeney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-4711-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2025.100938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045625v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jacquemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.70063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Obakrim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-024-02897-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mari&#233;thoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Thao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schmutz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-735-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Clarotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2024.100847" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379935v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menafoglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2021.100570" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftichios Koutroulis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petrakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Agou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Malisovas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionissios Hristopulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJESM-04-2021-0018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100706" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533153v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carrizo Vergara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1317" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6339/22-JDS1075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100591" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Hristopulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ejs1879" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-021-00462-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mariethoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100445" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fabbri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gaetan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09875-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ribaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238410" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118071" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02504783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09956-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875161v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cannon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-537-2020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09873-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022817" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9713-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marcotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.11.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuliang Jin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0187-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.02.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1386-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08982112.2015.1100459" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226261v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zaytsev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biver" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9614-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Stein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509041v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.02.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.05.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0913-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9594-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00723820v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1527" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236545v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9429-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647303v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.04.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FN5QVWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2012.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCJCXSLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650103v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comunian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9396-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G289TLN2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9211-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFTL8HHX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9151-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri d'Or" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Froidevaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01362.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SHWN8LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Flecher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008098" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flecher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03263543" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197560v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheddadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT5HPN9J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morisette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.04.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.05.014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WXV7GN0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655869v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-007-0067-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/542869AD1AE53D5E7516BDB6CAD8E8593C633C9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.894572" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666082v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920601126290" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663954v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00920.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1DB6CCEACB84ECE0E218CB103747CB6175D7E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Magnussen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Wulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.07.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1JZFLKH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661783v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.03.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9JHVLPW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Froidevaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biver" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-006-9057-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NSRLK97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690472v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraley" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830129v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Biom&#233;trie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Iup G&#233;nie Math&#233;matique Et Informatique" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01726208v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8_30" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806133v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.breves-de-maths.fr/des-modeles-stochastiques-pour-simuler-le-temps/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.breves-de-maths.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806217v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/statistics/statistical+theory+and+methods/book/978-3-642-17085-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=70992&amp;amp;p1=30&amp;amp;ref=12441" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816905v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/F/droesbeke_analyse_statistique_1541.asp" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522879v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803357v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bourgeois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03702158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>