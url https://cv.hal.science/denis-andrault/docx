--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1385,1839 +1385,1839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle rain toward the Earth's surface: A model for the internal cycle of water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability and equation of state of face-centered cubic and hexagonal close packed phases of argon under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika D Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Elias F. S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106815⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93995-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418806v1</w:t>
+                <w:t xml:space="preserve">hal-03524058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Viscosity Measurement of Peridotite Melt to Lower-Mantle Conditions: A Further Support for a Fractional Magma-Ocean Solidification at the Top of the Lower Mantle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mantle rain toward the Earth's surface: A model for the internal cycle of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL094507⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.106815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708919v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivities of solid and molten silicates: Implications for dynamos in mercury-like proto-planets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteux</w:t>
+                <w:t xml:space="preserve">Direct Viscosity Measurement of Peridotite Melt to Lower-Mantle Conditions: A Further Support for a Fractional Magma-Ocean Solidification at the Top of the Lower Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longjian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yoneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoo Katsura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Tange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106655⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL094507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164528v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and equation of state of face-centered cubic and hexagonal close packed phases of argon under pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+                <w:t xml:space="preserve">Thermal conductivities of solid and molten silicates: Implications for dynamos in mercury-like proto-planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Elias F. S. Rodrigues</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.15192. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 312, pp.106655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93995-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524058v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of bridgmanite-enriched layer at the top lower-mantle during magma ocean solidification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akira Yoneda</w:t>
+                <w:t xml:space="preserve">Melting behavior of SiO2 up to 120 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Yamazaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuji Higo</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14071-8⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-019-01077-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462106v1</w:t>
+                <w:t xml:space="preserve">hal-02462133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray diffraction of silicate liquids and glasses under dynamic and static compression to megabar pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of bridgmanite-enriched layer at the top lower-mantle during magma ocean solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longjian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yoneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">Yuji Higo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1920470117⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14071-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668606v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluation of metal interconnectivity in a partially molten silicate matrix using 3D microtomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ X-ray diffraction of silicate liquids and glasses under dynamic and static compression to megabar pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexis Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Guarguaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Néri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106571⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.11981-11986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1920470117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919897v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mushy Earth's mantle for more than 500 Myr after the magma ocean solidification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reevaluation of metal interconnectivity in a partially molten silicate matrix using 3D microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Néri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misha Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Monteux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa064⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.106571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561888v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting behavior of SiO2 up to 120 GPa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mushy Earth's mantle for more than 500 Myr after the magma ocean solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Mezouar</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (2), </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1165-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-019-01077-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462133v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D″ layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous measurements of electrical conductivity and seismic wave velocity of partially molten geological materials: effect of evolving melt texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Langrand</w:t>
+                <w:t xml:space="preserve">J. Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13482-x⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-019-01021-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415433v1</w:t>
+                <w:t xml:space="preserve">hal-01982353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical constraints on the crystallization of a deep magma-ocean on Earth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D″ layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nature Communications, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13482-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131519v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">182W evidence for core-mantle interaction in the source of mantle plumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamical constraints on the crystallization of a deep magma-ocean on Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1917⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (2-3), pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283763v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity of FeS and Its Implications for Mercury's Long‐Sustaining Magnetic Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">182W evidence for core-mantle interaction in the source of mantle plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanika Rizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Humayun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chantel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+                <w:t xml:space="preserve">A. Brandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (9), pp.2359 - 2368. </w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.6-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JE005979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284266v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurements of electrical conductivity and seismic wave velocity of partially molten geological materials: effect of evolving melt texture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Conductivity of FeS and Its Implications for Mercury's Long‐Sustaining Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (9), pp.2359 - 2368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-019-01021-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JE005979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982353v1</w:t>
+                <w:t xml:space="preserve">hal-02284266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stability of hydrous phases beyond antigorite breakdown for a magnetite-bearing natural serpentinite between 6.5 and 11 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Padrón-Navarta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,64 +3307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (2), pp.139 - 143. </w:t>
@@ -3690,364 +3690,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence supporting a global melt layer at the base of the Earth’s upper mantle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Silicate melts during Earth's core formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02275-9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.128 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679036v1</w:t>
+                <w:t xml:space="preserve">hal-01635980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicate melts during Earth's core formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence supporting a global melt layer at the base of the Earth’s upper mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 461, pp.128 - 139. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.2186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02275-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635980v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argon behavior in basaltic melts in presence of a mixed H2O-CO2 fluid at upper mantle conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fabbrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4111,64 +4111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a coherent model for the melting behavior of the deep Earth’s mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe–FeO and Fe–Fe 3 C melting relations at Earth's core–mantle boundary conditions: Implications for a volatile-rich or oxygen-rich core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of Fe 2+ and Fe 3+ in bridgmanite during magma ocean crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4630,51 +4630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence supports mantle partial melting in the asthenosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,51 +4777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration of chlorite explains anomalously high electrical conductivity in the mantle wedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,7077 +4989,6980 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 192, pp.97 - 121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2016.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cooling of a deep terrestrial magma ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 448, pp.140 - 149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superchondritic Sm/Nd ratio of the Earth: Impact of Earth's core formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 413, pp.158-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmochemical fractionation by collisional erosion during the Earth’s accretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.324 - 335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of iron alloys under the Earth's core conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confined H$_2$O molecules as local probes of pressure-induced amorphisation in faujasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Bouchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jadna Catafesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alabarse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.12202-12208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP00186A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01054232v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and P-V-T equation of state of Al-bearing seifertite at lowermost mantle conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal–silicate partitioning of sulphur, new experimental and thermodynamic constraints on planetary accretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hanns P. Liermann</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 391, pp.42-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2014-4697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134854v1</w:t>
+                <w:t xml:space="preserve">hal-01134245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density measurements and structural properties of liquid and amorphous metals under high pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Properties of iron alloys under the Earth's core conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 346, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957959.2013.860137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01053772v1</w:t>
+                <w:t xml:space="preserve">hal-01054232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting of subducted basalt at the core-mantle boundary</w:t>
+                <w:t xml:space="preserve">Phase diagram and P-V-T equation of state of Al-bearing seifertite at lowermost mantle conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hénot</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reidar G. Tronnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Morgenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanns P. Liermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.2035-2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2014-4697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134845v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility of Ca3Al2Si3O12 perovskite up to 55 GPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steeve Gréaux</w:t>
+                <w:t xml:space="preserve">Density measurements and structural properties of liquid and amorphous metals under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-014-0673-1⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2013.860137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133502v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–silicate partitioning of sulphur, new experimental and thermodynamic constraints on planetary accretion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melting of subducted basalt at the core-mantle boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 344 (6186), pp.892-912</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134245v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined H$_2$O molecules as local probes of pressure-induced amorphisation in faujasite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressibility of Ca3Al2Si3O12 perovskite up to 55 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP00186A⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.419-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-014-0673-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135023v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science under Extreme Conditions of Pressures and Temperatures at the ESRF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-silicate partitioning of Pb and U: Effects of metal composition and oxygen fugacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08940886.2013.832591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00912803v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure effect on vibrational frequency and dephasing of 1-alkyl-3-methylimidazolium hexafluorophosphate ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science under Extreme Conditions of Pressures and Temperatures at the ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinson</w:t>
+                <w:t xml:space="preserve">Vladimir Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+                <w:t xml:space="preserve">Yaroslav F. Filinchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Norman</w:t>
+                <w:t xml:space="preserve">Mickael Hanfland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4817403⟩</w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08940886.2013.832591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066860v1</w:t>
+                <w:t xml:space="preserve">hal-00912803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's corecompositionfromhighpressuredensity measurementsofliquidironalloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
+                <w:t xml:space="preserve">Pressure effect on vibrational frequency and dephasing of 1-alkyl-3-methylimidazolium hexafluorophosphate ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Siebert</w:t>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Garbarino</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.040⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.054510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4817403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00982926v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-silicate partitioning of Pb and U: Effects of metal composition and oxygen fugacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+                <w:t xml:space="preserve">The Earth's corecompositionfromhighpressuredensity measurementsofliquidironalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373, pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00820585v1</w:t>
+                <w:t xml:space="preserve">hal-00982926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferric iron and water incorporation in wadsleyite under hydrous and oxidizing conditions: A XANES, Mossbauer, and SIMS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mccammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Nathalie Ferot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (8-9), pp.1483-1493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2012.3869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ approach to study trace element partitioning in the laser heated diamond anvil cell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.013904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3680573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-liquid iron partitioning in Earth's deep mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petigirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Lo Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 487 (7407), pp.354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature11294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction from stishovite under nonhydrostatic compression to 70 GPa: Strength and elasticity across the tetragonal → orthorhombic transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 208-209, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering in double carbonates and implications for processes at subduction zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">Melting of Fe-Ni-Si and Fe-Ni-S alloys at megabar pressures: implications for the core-mantle boundary temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Katsura</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 161, pp.439-450. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.767-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0541-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-011-0449-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682363v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidus and liquidus profiles of chondritic mantle: Implication for melting of the Earth across its history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordering in double carbonates and implications for processes at subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Katsura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.02.006⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 161, pp.439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0541-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682469v1</w:t>
+                <w:t xml:space="preserve">hal-00682363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting of Fe-Ni-Si and Fe-Ni-S alloys at megabar pressures: implications for the core-mantle boundary temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solidus and liquidus profiles of chondritic mantle: Implication for melting of the Earth across its history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Siebert</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Lo Nigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-011-0449-9⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.251-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00671073v1</w:t>
+                <w:t xml:space="preserve">hal-00682469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for perovskite and post-perovskite coexistence throughout the whole D″ region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 293, pp.90-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 293, pp.259-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in Al-rich CaSiO3 perovskite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchroton in situ measurements in the 15-23 Gpa pressure range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Ohtaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 174, pp.254-263. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 174, pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00454160v1</w:t>
+                <w:t xml:space="preserve">hal-00454183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the CAS phase CaAl4Si2O11 up to 50 GPa and 2200 K : possible signature of pentacoordinate silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disproportionation of Fe2+ in Al-free silicate perovskite in the laser heated diamond anvil cell as recorded by electron probe microanalysis of oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Catillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (4), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-008-0268-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00363343v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in high-pressure mineral physics: From the deep mantle to the core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eiji Ohtani</w:t>
+                <w:t xml:space="preserve">Equation of state and CaCl transformation of Al-bearing silica up to 100 GPa and 3000 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yanbin Wang</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 174, pp.1-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.03.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00454326v1</w:t>
+                <w:t xml:space="preserve">hal-00533032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and compositional dependence of electric conductivity in the (Mg1−xFex)1−δO (x=0.01–0.40) solid-solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5 [Phys. Rev. Lett. 102, 015506 (2009)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Sakamoto</w:t>
+                <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Kurakevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2008.10.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (17), pp.179901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00454262v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state and post-stishovite transformation of Al-bearing silica up to 100 Gpa and 3000 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in Al-rich CaSiO3 perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Greaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.70-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.024⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 174, pp.254-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454170v1</w:t>
+                <w:t xml:space="preserve">hal-00454160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
+                <w:t xml:space="preserve">Crystal structure of the CAS phase CaAl4Si2O11 up to 50 GPa and 2200 K : possible signature of pentacoordinate silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">I. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. C. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440988v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00363343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a low-compressibility carbon nitride polymorph elaborated at ambient pressure and mild temperature</w:t>
+                <w:t xml:space="preserve">Advances in high-pressure mineral physics: From the deep mantle to the core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Goglio</w:t>
+                <w:t xml:space="preserve">Eiji Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Foy</w:t>
+                <w:t xml:space="preserve">P.D. Asimow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Pechev</w:t>
+                <w:t xml:space="preserve">Lars Stixrude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Majimel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 174, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.060⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369094v1</w:t>
+                <w:t xml:space="preserve">hal-00454326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchrotron in-situ measurements in the 15-23GPa pressure range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure and compositional dependence of electric conductivity in the (Mg1−xFex)1−δO (x=0.01–0.40) solid-solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yoshiasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Ohtaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Arima</w:t>
+                <w:t xml:space="preserve">Hiroshi Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.181. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180, pp.501-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533033v1</w:t>
+                <w:t xml:space="preserve">hal-00454262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in the aluminous $CaSiO_{3}$ perovskite.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautron</w:t>
+                <w:t xml:space="preserve">Equation of state and post-stishovite transformation of Al-bearing silica up to 100 Gpa and 3000 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.254-263</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740200v1</w:t>
+                <w:t xml:space="preserve">hal-00454170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically Ordered Amorphous Silica Obtained from the Collapsed Siliceous Zeolite, Silicalite-1-F: A Step toward Perfect Glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Haines</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja904054v⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101, pp.016401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434413v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state and CaCl transformation of Al-bearing silica up to 100 GPa and 3000 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchrotron in-situ measurements in the 15-23GPa pressure range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ohtaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.024⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533032v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5 [Phys. Rev. Lett. 102, 015506 (2009)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a low-compressibility carbon nitride polymorph elaborated at ambient pressure and mild temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Goglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
+                <w:t xml:space="preserve">Stanislav Pechev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Kurakevych</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.627-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454416v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disproportionation of Fe2+ in Al-free silicate perovskite in the laser heated diamond anvil cell as recorded by electron probe microanalysis of oxygen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Catillon</w:t>
+                <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in the aluminous $CaSiO_{3}$ perovskite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.254-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00448491v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchroton in situ measurements in the 15-23 Gpa pressure range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Arima</w:t>
+                <w:t xml:space="preserve">Topologically Ordered Amorphous Silica Obtained from the Collapsed Siliceous Zeolite, Silicalite-1-F: A Step toward Perfect Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Kohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (34), pp.12333-12338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja904054v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00454183v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of natural UO2 at pressures up to 82 GPa and temperatures up to 2200 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.1090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2008.2735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of natural $UO_{2}$ at pressures up to 82 GPa and temperatures up to 2200 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautron</w:t>
+                <w:t xml:space="preserve">In situ determination of Fe-Fe3S phase diagram and liquid structural properties up to 65 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 272 (3-4), pp.620-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740197v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ determination of Fe-Fe3S phase diagram and liquid structural properties up to 65 GPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Thermoelastic properties of post-perovskite phase MgSiO3 determined experimentally at core-mantle boundary P-T conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 272 (3-4), pp.620-626. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 256 (1-2), pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613322v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelastic properties of post-perovskite phase MgSiO3 determined experimentally at core-mantle boundary P-T conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Potassium partitioning into molten iron alloys at high-pressure: Implications for Earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.025⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 160 (1), pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054547v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium partitioning into molten iron alloys at high-pressure: Implications for Earth's core</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen K-edge fine structures of water by x-ray Raman scattering spectroscopy under pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo Huotari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuhiko Kawamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.08.005⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.134502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2774988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00309034v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen K-edge fine structures of water by x-ray Raman scattering spectroscopy under pressure conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of Al-defects on the equation of state of Al-(Mg,Fe)SiO3 perovskite at high pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatsuhiko Kawamoto</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2774988⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 263 (3-4), pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327168v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Al-defects on the equation of state of Al-(Mg,Fe)SiO3 perovskite at high pressure and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence for the insertion of U in the Al-CaSiO3 perovskite; implication for the energetic of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Greaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.012⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00327153v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the insertion of U in the Al-CaSiO3 perovskite; implication for the energetic of the Earth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of partial melting at high-pressure using in situ X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ohtaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL027508⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 263 (3), pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950600897013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195325v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of partial melting at high-pressure using in situ X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Fukui</w:t>
+                <w:t xml:space="preserve">Double-sided laser heating system for in situ high pressure–high temperature monochromatic x-ray diffraction at the esrf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Crichton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bauchau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blattmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950600897013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950500076031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613624v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase relations and equation of state of ZrO2 to 100 GPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamu Ohtaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mezouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38, pp.727-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0021889805018145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-sided laser heating system for in situ high pressure–high temperature monochromatic x-ray diffraction at the esrf.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon nitrides : a promising class of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Goglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Courjault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950500076031⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (3-4), pp.535-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950212415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021523v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nitrides : a promising class of materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of (Mg,Fe) partitioning between silicate perovskite and magnesiowustite up to 120 GPa and 2300 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950212415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106, pp.2079-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JB900362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716488v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03597759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of (Mg,Fe) partitioning between silicate perovskite and magnesiowustite up to 120 GPa and 2300 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechanism of solution of aluminum oxide in MgSiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan F. Stebbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Kroeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000JB900362⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28, pp.615-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000GL012279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03597759v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03597766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of solution of aluminum oxide in MgSiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; perovskite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Thermoelastic properties and crystal structure of MgSiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; perovskite at lower mantle pressure and temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 28, pp.615-618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000GL012279⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 27, pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999GL008397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03597766v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelastic properties and crystal structure of MgSiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; perovskite at lower mantle pressure and temperature conditions</w:t>
-[...140 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P-V-T equation of state of periclase from synchrotron radiation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès. Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hausermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 105, pp.2869-2877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/1999JB900364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03596948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12069,142 +11972,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Thermal Evolution of the Earth's Early Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and dynamics of the Earth's Interior 1 Dynamics of the Earth's Mantle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap 3 (1), Wiley; Wiley-ISTE, pp.75-108, 2025, 9781789451726. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394361748.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et évolution thermique du manteau terrestre primitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12224,176 +12127,176 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monteux, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure et dynamique de l'intérieur de la Terre 1 dynamique du manteau terrestre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre, iSTE editions, pp.75-107, 2024, 9781789481723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de la Terre primitive : Comment construire une planète habitable ? Groupe de Recherche : « Mécanismes géodynamiques de la Terre primitive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DES VOLCANS AUX NUAGES L’Observatoire de Physique du Globe de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262-263 (II), pp.7-40, 2017, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12403,78 +12306,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the High Pressure Structural Transitions of Alkali Metal Hexafluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Inaguma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12489,168 +12392,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on High Pressure Science and Technology (AIRAPT29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Matsuyama, Ehime, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition structurale par haute pression et l’impact de la nature des précurseurs étudiées dans les hexafluorures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Inaguma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition du Colloque Français de Chimie du Fluor (CFCF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting properties of pyrolite: implication for chemical segregation in the primitive Earth’s mantle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12659,172 +12562,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Itie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.4750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12833,257 +12736,257 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D'' layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on metal-silicate partitioning and hydrogen incorporation in the core of the Earth and Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13102,208 +13005,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly (EGU2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01659788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of melt content and the melt texture on sound wave velocity and electrical conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Golschmidt </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures simultanées de conductivité électrique et de vitesse d'ondes sismiques de matériaux géologiques partiellement fondus à haute pression et haute température : implication pour la fraction de liquide silicaté dans l'asthénosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13331,462 +13234,462 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème forum de technologie des hautes pressions du CNRS: "Du pascal au térapascal: quelles technologies pour quelle science?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Le Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of planetary cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">European High Pressure Research Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vinci T.</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop High Pressure Science at 3rd Generation Synchrotron Facilities: State-of-the-art and Future Prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">"Study of liquid iron alloys under high pressure: implications for planetary cores"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057762v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European High Pressure Research Group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Study of liquid iron alloys under high pressure: implications for planetary cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Study of liquid iron alloys under high pressure: implications for planetary cores"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">European High Pressure Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056280v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of liquid iron alloys under high pressure: implications for planetary cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Experimental studies of planetary cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Guignot</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonangeli D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brambrink E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinci T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European High Pressure Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop High Pressure Science at 3rd Generation Synchrotron Facilities: State-of-the-art and Future Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057756v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density measurements and structural properties of liquid and amorphous metals under high pressure studied by in situ X-ray scattering&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13794,475 +13697,475 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble Gases Analyses of Samples Synthesized at High P and T in a Multi Anvil Press Device: Protocol and Implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bonnefoy</w:t>
+                <w:t xml:space="preserve">Location of the radioactive heat sources uranium and thorium in the Earth's lower mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moreira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">J. Dubrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, à renseigner, Unknown Region</w:t>
+              <w:t xml:space="preserve">High Pressure Mineral Physics Seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03603215v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of the radioactive heat sources uranium and thorium in the Earth's lower mantle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Gréaux</w:t>
+                <w:t xml:space="preserve">Noble Gases Analyses of Samples Synthesized at High P and T in a Multi Anvil Press Device: Protocol and Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Mineral Physics Seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Matsushima, Japan</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739538v1</w:t>
+                <w:t xml:space="preserve">insu-03603215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04795791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14272,396 +14175,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D'' layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the Earth’s early mantle viscosity on its cooling dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the bridgmanite to post-perovskite transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEDI (Study of the Earth's Deep Interior)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14671,114 +14574,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of lower-mantle Al-(Mg,Fe)SiO3 perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Geological Society of America, pp.15-36, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2007.2421(02)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId435"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14925,51 +14828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjian Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yoshino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunrui Han" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O S Hammond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58518-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pison Pacynski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01312-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Bauchau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Morgenroth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Martel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2363932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-021-01174-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pierru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106815" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoneda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Katsura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Tange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Elias F. S. Rodrigues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93995-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamazaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Higo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14071-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guarguaglini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bolis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920470117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01077-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Langrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13482-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02283763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanika Rizo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Bennett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humayun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1917" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01982353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01021-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900336v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1507-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chumakov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1801" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708982v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakajima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antonangeli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Auzende" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014779" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01643217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.05.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5561" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313495v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501631" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clesi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbrizio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.07.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141949v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ7VL5S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TL4T07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134854v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar G. Tronnes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns P. Liermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2014-4697" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.860137" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gr&#233;aux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-014-0673-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadna Catafesta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;bert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00186A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912803v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dmitriev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav F. Filinchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hanfland" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.832591" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066860v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817403" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982926v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siebert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29VQZ6GT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.034" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KRN0C5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petitgirard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borchert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680573" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793972v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petigirard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lo Nigro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11294" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2H0S9H66-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K. Singh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.07.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72G01X7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0541-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZR1LS7LQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682469v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7WR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-011-0449-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTCWG0P2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.026" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XN35T3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Greaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNXLHWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363343v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Schmidt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Ohtani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Asimow" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stixrude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.03.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DWNRQKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454262v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshiasa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ohtaka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sakamoto" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.10.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P4JQ4C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454170v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.024" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68QPJT6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Solozhenko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr O. Kurakevych" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.179901" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369094v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demazeau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.060" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533033v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ohtaka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arima" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.020" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92RCDV3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740200v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434413v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kohara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904054v" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454416v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Solozhenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kurakevych" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448491v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Catillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0268-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-069WNDHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454183v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343577v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2735" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740197v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054547v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3R283HL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327168v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Kawamoto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774988" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327153v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamoto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T8TF3T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195325v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027508" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613624v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600897013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020375v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schultz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889805018145" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPQC0BST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021523v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crichton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauchau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blattmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500076031" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716488v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courjault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212415" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597759v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900362" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597766v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Stebbins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012279" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596953v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bihan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008397" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXBPCQ96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596948v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s. Dewaele" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hausermann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900364" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387535v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361748.ch3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756606v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375059v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Inaguma" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04777808v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517102v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Itie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4750" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02172744v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01659788v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687647v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687672v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057762v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonangeli D." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou N." TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brambrink E." TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinci T." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056280v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057756v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057768v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefoy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739538v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrail" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02417875v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288825v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326224v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2421(02)" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjian Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yoshino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunrui Han" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O S Hammond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58518-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pison Pacynski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01312-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Bauchau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Morgenroth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Martel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2363932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-021-01174-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pierru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Elias F. S. Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93995-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106815" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Katsura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Tange" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094507" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01077-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamazaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Higo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14071-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guarguaglini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bolis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920470117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01982353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01021-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Langrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13482-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02283763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanika Rizo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Bennett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humayun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1917" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900336v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1507-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chumakov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1801" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708982v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakajima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antonangeli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Auzende" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014779" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01643217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.05.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5561" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313495v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501631" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clesi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbrizio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.07.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG124GX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ7VL5S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadna Catafesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;bert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00186A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NWMX3MJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054232v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TL4T07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar G. Tronnes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns P. Liermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2014-4697" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.860137" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gr&#233;aux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-014-0673-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820585v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KRN0C5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912803v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dmitriev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav F. Filinchuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hanfland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.832591" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817403" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982926v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siebert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29VQZ6GT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petitgirard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borchert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680573" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petigirard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lo Nigro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11294" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2H0S9H66-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784305v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K. Singh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.07.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72G01X7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-011-0449-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTCWG0P2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0541-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZR1LS7LQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7WR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549052v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.026" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XN35T3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ohtaka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arima" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92RCDV3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Catillon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0268-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-069WNDHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533032v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.024" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68QPJT6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Solozhenko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kurakevych" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.179901" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454160v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Greaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNXLHWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363343v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Schmidt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Ohtani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Asimow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stixrude" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.03.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DWNRQKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshiasa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sakamoto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.10.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P4JQ4C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454170v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Solozhenko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr O. Kurakevych" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533033v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ohtaka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369094v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demazeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.060" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kohara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904054v" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343577v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2735" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054547v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3R283HL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327168v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Kawamoto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774988" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327153v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamoto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T8TF3T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195325v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027508" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613624v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600897013" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021523v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crichton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauchau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blattmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500076031" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020375v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schultz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889805018145" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPQC0BST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courjault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212415" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597759v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900362" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597766v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Stebbins" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012279" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596953v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bihan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008397" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXBPCQ96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596948v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s. Dewaele" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hausermann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900364" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387535v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361748.ch3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756606v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375059v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Inaguma" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04777808v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517102v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Itie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4750" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02172744v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01659788v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687647v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687672v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056280v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057756v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057762v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonangeli D." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou N." TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brambrink E." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinci T." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057768v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrail" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603215v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefoy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02417875v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288825v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326224v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2421(02)" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>