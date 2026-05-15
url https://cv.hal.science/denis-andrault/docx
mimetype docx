--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -640,51 +640,51 @@
                 <w:t xml:space="preserve">Long-lived magnetic field in earth-like terrestrial planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pison</w:t>
+                <w:t xml:space="preserve">Laure Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1002,172 +1002,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on: Melting behavior of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; up to 120 GPa (Andrault et al. 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pison</w:t>
+                <w:t xml:space="preserve">G. Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morard</w:t>
+                <w:t xml:space="preserve">G. Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-021-01174-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep mantle origin of large igneous provinces and komatiites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1202,132 +1202,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (44), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abo1036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidus melting of pyrolite and bridgmanite: Implication for the thermochemical state of the Earth's interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,2035 +1336,2035 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 595, pp.117770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and equation of state of face-centered cubic and hexagonal close packed phases of argon under pressure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mantle rain toward the Earth's surface: A model for the internal cycle of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93995-y⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.106815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524058v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle rain toward the Earth's surface: A model for the internal cycle of water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Viscosity Measurement of Peridotite Melt to Lower-Mantle Conditions: A Further Support for a Fractional Magma-Ocean Solidification at the Top of the Lower Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longjian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yoneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoo Katsura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Tange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106815⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL094507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418806v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Viscosity Measurement of Peridotite Melt to Lower-Mantle Conditions: A Further Support for a Fractional Magma-Ocean Solidification at the Top of the Lower Mantle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomoo Katsura</w:t>
+                <w:t xml:space="preserve">Thermal conductivities of solid and molten silicates: Implications for dynamos in mercury-like proto-planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoshinori Tange</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL094507⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 312, pp.106655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708919v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivities of solid and molten silicates: Implications for dynamos in mercury-like proto-planets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteux</w:t>
+                <w:t xml:space="preserve">Stability and equation of state of face-centered cubic and hexagonal close packed phases of argon under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika D Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Elias F. S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106655⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93995-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164528v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting behavior of SiO2 up to 120 GPa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Mezouar</w:t>
+                <w:t xml:space="preserve">Formation of bridgmanite-enriched layer at the top lower-mantle during magma ocean solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longjian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yoneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+                <w:t xml:space="preserve">Yuji Higo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (2), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-019-01077-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14071-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462133v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of bridgmanite-enriched layer at the top lower-mantle during magma ocean solidification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ X-ray diffraction of silicate liquids and glasses under dynamic and static compression to megabar pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Yamazaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuji Higo</w:t>
+                <w:t xml:space="preserve">Jean-Alexis Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Guarguaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14071-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (22), pp.11981-11986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1920470117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462106v1</w:t>
+                <w:t xml:space="preserve">hal-02668606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray diffraction of silicate liquids and glasses under dynamic and static compression to megabar pressures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reevaluation of metal interconnectivity in a partially molten silicate matrix using 3D microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bolis</w:t>
+                <w:t xml:space="preserve">Adrien Néri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">Jeremy Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misha Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1920470117⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.106571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668606v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluation of metal interconnectivity in a partially molten silicate matrix using 3D microtomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mushy Earth's mantle for more than 500 Myr after the magma ocean solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misha Bystricky</w:t>
+                <w:t xml:space="preserve">J. Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Guitreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106571⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1165-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919897v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mushy Earth's mantle for more than 500 Myr after the magma ocean solidification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melting behavior of SiO2 up to 120 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Guitreau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Samuel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa064⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-019-01077-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561888v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurements of electrical conductivity and seismic wave velocity of partially molten geological materials: effect of evolving melt texture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D″ layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chantel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-019-01021-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nature Communications, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13482-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982353v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D″ layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamical constraints on the crystallization of a deep magma-ocean on Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13482-x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (2-3), pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415433v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical constraints on the crystallization of a deep magma-ocean on Earth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">182W evidence for core-mantle interaction in the source of mantle plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanika Rizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Humayun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/geochemlet.1917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131519v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">182W evidence for core-mantle interaction in the source of mantle plumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanika Rizo</w:t>
+                <w:t xml:space="preserve">Thermal Conductivity of FeS and Its Implications for Mercury's Long‐Sustaining Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Brandon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/geochemlet.1917⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (9), pp.2359 - 2368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE005979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283763v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity of FeS and Its Implications for Mercury's Long‐Sustaining Magnetic Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous measurements of electrical conductivity and seismic wave velocity of partially molten geological materials: effect of evolving melt texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteux</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JE005979⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-019-01021-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284266v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stability of hydrous phases beyond antigorite breakdown for a magnetite-bearing natural serpentinite between 6.5 and 11 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">J. Padrón-Navarta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 173 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-018-1507-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,8596 +3373,8596 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (3), pp.e1701876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.1701876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01736955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large oxygen excess in the primitive mantle could be the source of the Great Oxygenation Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+                <w:t xml:space="preserve">Giacomo Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Pesce</w:t>
+                <w:t xml:space="preserve">Valerio Cerantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chumakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.5 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/geochemlet.1801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep and persistent melt layer in the Archaean mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (2), pp.139 - 143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-017-0053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicate melts during Earth's core formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 461, pp.128 - 139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence supporting a global melt layer at the base of the Earth’s upper mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.2186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-02275-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argon behavior in basaltic melts in presence of a mixed H2O-CO2 fluid at upper mantle conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fabbrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 448, pp.100-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a coherent model for the melting behavior of the deep Earth’s mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 265, pp.67-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Density of Fe-C Liquid Alloys Under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nakajima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">D. Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.7813-7823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017JB014779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe–FeO and Fe–Fe 3 C melting relations at Earth's core–mantle boundary conditions: Implications for a volatile-rich or oxygen-rich core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auzende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 473, pp.94 - 103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of Fe 2+ and Fe 3+ in bridgmanite during magma ocean crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101 (7), pp.1560 - 1570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2016-5561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence supports mantle partial melting in the asthenosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (5), pp.e1600246 - e1600246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.1600246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration of chlorite explains anomalously high electrical conductivity in the mantle wedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainak Mookherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.e1501631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.1501631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of H 2 O on metal–silicate partitioning of Ni, Co, V, Cr, Mn and Fe: Implications for the oxidation state of the Earth and Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Clesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fabbrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 192, pp.97 - 121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.07.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cooling of a deep terrestrial magma ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 448, pp.140 - 149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superchondritic Sm/Nd ratio of the Earth: Impact of Earth's core formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 413, pp.158-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.054⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmochemical fractionation by collisional erosion during the Earth’s accretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.324 - 335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms9295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined H$_2$O molecules as local probes of pressure-induced amorphisation in faujasite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of iron alloys under the Earth's core conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadna Catafesta</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johann Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP00186A⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 346, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135023v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–silicate partitioning of sulphur, new experimental and thermodynamic constraints on planetary accretion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase diagram and P-V-T equation of state of Al-bearing seifertite at lowermost mantle conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reidar G. Tronnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Morgenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanns P. Liermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.021⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.2035-2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2014-4697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01134245v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of iron alloys under the Earth's core conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Density measurements and structural properties of liquid and amorphous metals under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2013.860137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01054232v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and P-V-T equation of state of Al-bearing seifertite at lowermost mantle conditions</w:t>
+                <w:t xml:space="preserve">Melting of subducted basalt at the core-mantle boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hanns P. Liermann</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 344 (6186), pp.892-912</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134854v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density measurements and structural properties of liquid and amorphous metals under high pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Antonangeli</w:t>
+                <w:t xml:space="preserve">Compressibility of Ca3Al2Si3O12 perovskite up to 55 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957959.2013.860137⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.419-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-014-0673-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053772v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting of subducted basalt at the core-mantle boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal–silicate partitioning of sulphur, new experimental and thermodynamic constraints on planetary accretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hénot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 391, pp.42-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134845v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility of Ca3Al2Si3O12 perovskite up to 55 GPa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confined H$_2$O molecules as local probes of pressure-induced amorphisation in faujasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadna Catafesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alabarse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Gréaux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-014-0673-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.12202-12208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP00186A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133502v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-silicate partitioning of Pb and U: Effects of metal composition and oxygen fugacity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science under Extreme Conditions of Pressures and Temperatures at the ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav F. Filinchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hanfland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.034⟩</w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08940886.2013.832591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00820585v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science under Extreme Conditions of Pressures and Temperatures at the ESRF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure effect on vibrational frequency and dephasing of 1-alkyl-3-methylimidazolium hexafluorophosphate ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hanfland</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08940886.2013.832591⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.054510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4817403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912803v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure effect on vibrational frequency and dephasing of 1-alkyl-3-methylimidazolium hexafluorophosphate ionic liquids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+                <w:t xml:space="preserve">The Earth's corecompositionfromhighpressuredensity measurementsofliquidironalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+                <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Norman</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373, pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4817403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01066860v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's corecompositionfromhighpressuredensity measurementsofliquidironalloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Siebert</w:t>
+                <w:t xml:space="preserve">Metal-silicate partitioning of Pb and U: Effects of metal composition and oxygen fugacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982926v1</w:t>
+                <w:t xml:space="preserve">hal-00820585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferric iron and water incorporation in wadsleyite under hydrous and oxidizing conditions: A XANES, Mossbauer, and SIMS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Munoz</w:t>
+                <w:t xml:space="preserve">Catherine Mccammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mccammon</w:t>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Nathalie Ferot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (8-9), pp.1483-1493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2012.3869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ approach to study trace element partitioning in the laser heated diamond anvil cell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petitgirard</w:t>
+                <w:t xml:space="preserve">M. Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borchert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.013904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3680573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-liquid iron partitioning in Earth's deep mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petigirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petigirard</w:t>
+                <w:t xml:space="preserve">Giacomo Lo Nigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 487 (7407), pp.354. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature11294⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray diffraction from stishovite under nonhydrostatic compression to 70 GPa: Strength and elasticity across the tetragonal → orthorhombic transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 208-209, pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.07.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting of Fe-Ni-Si and Fe-Ni-S alloys at megabar pressures: implications for the core-mantle boundary temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
+                <w:t xml:space="preserve">Ordering in double carbonates and implications for processes at subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Siebert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Katsura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-011-0449-9⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 161, pp.439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0541-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671073v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering in double carbonates and implications for processes at subduction zones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solidus and liquidus profiles of chondritic mantle: Implication for melting of the Earth across its history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Lo Nigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0541-z⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 304 (1-2), pp.251-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682363v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidus and liquidus profiles of chondritic mantle: Implication for melting of the Earth across its history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melting of Fe-Ni-Si and Fe-Ni-S alloys at megabar pressures: implications for the core-mantle boundary temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.767-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-011-0449-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.02.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682469v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for perovskite and post-perovskite coexistence throughout the whole D″ region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 293, pp.90-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.02.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemical composition of the Earth: Enstatite chondrite models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Javoy</w:t>
+                <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Kaminski</w:t>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 293, pp.259-268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchroton in situ measurements in the 15-23 Gpa pressure range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in Al-rich CaSiO3 perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Greaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Arima</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 174, pp.181-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 174, pp.254-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454183v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disproportionation of Fe2+ in Al-free silicate perovskite in the laser heated diamond anvil cell as recorded by electron probe microanalysis of oxygen</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystal structure of the CAS phase CaAl4Si2O11 up to 50 GPa and 2200 K : possible signature of pentacoordinate silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. C. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00448491v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00363343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state and CaCl transformation of Al-bearing silica up to 100 GPa and 3000 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Advances in high-pressure mineral physics: From the deep mantle to the core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Ohtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Guignot</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Asimow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stixrude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanbin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.70. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 174, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533032v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5 [Phys. Rev. Lett. 102, 015506 (2009)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure and compositional dependence of electric conductivity in the (Mg1−xFex)1−δO (x=0.01–0.40) solid-solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Yoshiasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
+                <w:t xml:space="preserve">Osamu Ohtaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Kurakevych</w:t>
+                <w:t xml:space="preserve">Daisuke Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hiroshi Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (17), pp.179901. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180, pp.501-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454416v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in Al-rich CaSiO3 perovskite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautron</w:t>
+                <w:t xml:space="preserve">Equation of state and post-stishovite transformation of Al-bearing silica up to 100 Gpa and 3000 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 174, pp.254-263. </w:t>
+              <w:t xml:space="preserve">, 2009, pp.70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454160v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the CAS phase CaAl4Si2O11 up to 50 GPa and 2200 K : possible signature of pentacoordinate silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Daniel</w:t>
+                <w:t xml:space="preserve">Vladimir L. Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. C. Schmidt</w:t>
+                <w:t xml:space="preserve">Oleksandr O. Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101, pp.016401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00363343v1</w:t>
+                <w:t xml:space="preserve">hal-00440988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in high-pressure mineral physics: From the deep mantle to the core</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a low-compressibility carbon nitride polymorph elaborated at ambient pressure and mild temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Asimow</w:t>
+                <w:t xml:space="preserve">Graziella Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stixrude</w:t>
+                <w:t xml:space="preserve">Denis Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanbin Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislav Pechev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.03.003⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.627-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00454326v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and compositional dependence of electric conductivity in the (Mg1−xFex)1−δO (x=0.01–0.40) solid-solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Osamu Ohtaka</w:t>
+                <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchrotron in-situ measurements in the 15-23GPa pressure range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Sakamoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">O. Ohtaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Fukui</w:t>
+                <w:t xml:space="preserve">H. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2008.10.012⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454262v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state and post-stishovite transformation of Al-bearing silica up to 100 Gpa and 3000 K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in the aluminous $CaSiO_{3}$ perovskite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.70-77. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.254-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00454170v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topologically Ordered Amorphous Silica Obtained from the Collapsed Siliceous Zeolite, Silicalite-1-F: A Step toward Perfect Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levelut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Kohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (34), pp.12333-12338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja904054v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440988v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchrotron in-situ measurements in the 15-23GPa pressure range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equation of state and CaCl transformation of Al-bearing silica up to 100 GPa and 3000 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533033v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a low-compressibility carbon nitride polymorph elaborated at ambient pressure and mild temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Ultimate Metastable Solubility of Boron in Diamond: Synthesis of Superhard Diamondlike BC5 [Phys. Rev. Lett. 102, 015506 (2009)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+                <w:t xml:space="preserve">Vladimir Solozhenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Demazeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleksandr Kurakevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2008.10.060⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (17), pp.179901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.179901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369094v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in the aluminous $CaSiO_{3}$ perovskite.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchroton in situ measurements in the 15-23 Gpa pressure range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Guignot</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Ohtaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 174 (1-4), pp.254-263</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 174, pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740200v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically Ordered Amorphous Silica Obtained from the Collapsed Siliceous Zeolite, Silicalite-1-F: A Step toward Perfect Glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disproportionation of Fe2+ in Al-free silicate perovskite in the laser heated diamond anvil cell as recorded by electron probe microanalysis of oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Catillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja904054v⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (4), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-008-0268-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434413v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of natural UO2 at pressures up to 82 GPa and temperatures up to 2200 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.1090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2008.2735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ determination of Fe-Fe3S phase diagram and liquid structural properties up to 65 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 272 (3-4), pp.620-626. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelastic properties of post-perovskite phase MgSiO3 determined experimentally at core-mantle boundary P-T conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 256 (1-2), pp.162-168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium partitioning into molten iron alloys at high-pressure: Implications for Earth's core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 160 (1), pp.22-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.08.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00309034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen K-edge fine structures of water by x-ray Raman scattering spectroscopy under pressure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo Huotari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuhiko Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127, pp.134502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2774988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Al-defects on the equation of state of Al-(Mg,Fe)SiO3 perovskite at high pressure and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 263 (3-4), pp.167-179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for the insertion of U in the Al-CaSiO3 perovskite; implication for the energetic of the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006GL027508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of partial melting at high-pressure using in situ X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ohtaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 263 (3), pp.267-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08957950600897013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-sided laser heating system for in situ high pressure–high temperature monochromatic x-ray diffraction at the esrf.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase relations and equation of state of ZrO2 to 100 GPa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Ohtaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schultz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Mezouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950500076031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.727-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889805018145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021523v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase relations and equation of state of ZrO2 to 100 GPa.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+                <w:t xml:space="preserve">Double-sided laser heating system for in situ high pressure–high temperature monochromatic x-ray diffraction at the esrf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Crichton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Schultz</w:t>
+                <w:t xml:space="preserve">S. Bauchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mezouard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Blattmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 38, pp.727-733. </w:t>
+              <w:t xml:space="preserve">International Journal of High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0021889805018145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957950500076031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00020375v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nitrides : a promising class of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Courjault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (3-4), pp.535-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08957950212415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of (Mg,Fe) partitioning between silicate perovskite and magnesiowustite up to 120 GPa and 2300 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106, pp.2079-2087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000JB900362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03597759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanism of solution of aluminum oxide in MgSiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan F. Stebbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Kroeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28, pp.615-618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000GL012279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03597766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelastic properties and crystal structure of MgSiO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; perovskite at lower mantle pressure and temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fiquet</w:t>
+                <w:t xml:space="preserve">A. Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dewaele</w:t>
+                <w:t xml:space="preserve">D. Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Andrault</w:t>
+                <w:t xml:space="preserve">M. Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 27, pp.21-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999GL008397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/1999GL008397⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03596953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-V-T equation of state of periclase from synchrotron radiation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès. Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès. Dewaele</w:t>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hausermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 105, pp.2869-2877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/1999JB900364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03596948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11972,142 +11972,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Thermal Evolution of the Earth's Early Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and dynamics of the Earth's Interior 1 Dynamics of the Earth's Mantle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap 3 (1), Wiley; Wiley-ISTE, pp.75-108, 2025, 9781789451726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394361748.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et évolution thermique du manteau terrestre primitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12127,176 +12127,176 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monteux, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure et dynamique de l'intérieur de la Terre 1 dynamique du manteau terrestre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre, iSTE editions, pp.75-107, 2024, 9781789481723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de la Terre primitive : Comment construire une planète habitable ? Groupe de Recherche : « Mécanismes géodynamiques de la Terre primitive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DES VOLCANS AUX NUAGES L’Observatoire de Physique du Globe de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262-263 (II), pp.7-40, 2017, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12306,78 +12306,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the High Pressure Structural Transitions of Alkali Metal Hexafluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Inaguma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12392,342 +12392,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on High Pressure Science and Technology (AIRAPT29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Matsuyama, Ehime, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition structurale par haute pression et l’impact de la nature des précurseurs étudiées dans les hexafluorures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Inaguma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition du Colloque Français de Chimie du Fluor (CFCF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting properties of pyrolite: implication for chemical segregation in the primitive Earth’s mantle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Itie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.4750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12736,257 +12736,257 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D'' layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on metal-silicate partitioning and hydrogen incorporation in the core of the Earth and Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13005,208 +13005,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly (EGU2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01659788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of melt content and the melt texture on sound wave velocity and electrical conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Golschmidt </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures simultanées de conductivité électrique et de vitesse d'ondes sismiques de matériaux géologiques partiellement fondus à haute pression et haute température : implication pour la fraction de liquide silicaté dans l'asthénosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13234,938 +13234,938 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème forum de technologie des hautes pressions du CNRS: "Du pascal au térapascal: quelles technologies pour quelle science?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Le Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European High Pressure Research Group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Experimental studies of planetary cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Guignot</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonangeli D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brambrink E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinci T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Study of liquid iron alloys under high pressure: implications for planetary cores"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop High Pressure Science at 3rd Generation Synchrotron Facilities: State-of-the-art and Future Prospects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056280v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of liquid iron alloys under high pressure: implications for planetary cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">European High Pressure Research Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European High Pressure Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">"Study of liquid iron alloys under high pressure: implications for planetary cores"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057756v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of planetary cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Study of liquid iron alloys under high pressure: implications for planetary cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vinci T.</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Antonangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop High Pressure Science at 3rd Generation Synchrotron Facilities: State-of-the-art and Future Prospects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European High Pressure Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057762v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density measurements and structural properties of liquid and amorphous metals under high pressure studied by in situ X-ray scattering&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of the radioactive heat sources uranium and thorium in the Earth's lower mantle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Gréaux</w:t>
+                <w:t xml:space="preserve">Noble Gases Analyses of Samples Synthesized at High P and T in a Multi Anvil Press Device: Protocol and Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubrail</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Mineral Physics Seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Matsushima, Japan</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739538v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03603215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble Gases Analyses of Samples Synthesized at High P and T in a Multi Anvil Press Device: Protocol and Implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location of the radioactive heat sources uranium and thorium in the Earth's lower mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonnefoy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">J. Dubrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, à renseigner, Unknown Region</w:t>
+              <w:t xml:space="preserve">High Pressure Mineral Physics Seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03603215v1</w:t>
+                <w:t xml:space="preserve">hal-00739538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+                <w:t xml:space="preserve">Eric Humler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Humler</w:t>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Guillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04795791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14175,396 +14175,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and detectability of the bridgmanite to post-perovskite transformation in the Earth's D'' layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the Earth’s early mantle viscosity on its cooling dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guitreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the bridgmanite to post-perovskite transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEDI (Study of the Earth's Deep Interior)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14574,114 +14574,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of lower-mantle Al-(Mg,Fe)SiO3 perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Geological Society of America, pp.15-36, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/2007.2421(02)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId435"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14828,51 +14828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjian Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yoshino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunrui Han" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O S Hammond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58518-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pison Pacynski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01312-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Bauchau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Morgenroth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Martel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2363932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-021-01174-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pierru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Elias F. S. Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93995-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106815" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoneda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Katsura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Tange" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094507" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01077-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamazaki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Higo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14071-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guarguaglini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bolis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920470117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01982353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01021-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Langrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13482-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02283763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanika Rizo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Bennett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humayun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1917" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900336v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1507-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chumakov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1801" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708982v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakajima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antonangeli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Auzende" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014779" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01643217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.05.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5561" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313495v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501631" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clesi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbrizio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.07.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG124GX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ7VL5S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135023v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadna Catafesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;bert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00186A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NWMX3MJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054232v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TL4T07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar G. Tronnes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns P. Liermann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2014-4697" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.860137" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gr&#233;aux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-014-0673-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820585v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KRN0C5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912803v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dmitriev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav F. Filinchuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hanfland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.832591" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817403" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982926v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siebert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29VQZ6GT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petitgirard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borchert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680573" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petigirard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lo Nigro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11294" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2H0S9H66-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784305v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K. Singh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.07.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72G01X7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-011-0449-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTCWG0P2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0541-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZR1LS7LQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7WR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549052v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.026" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XN35T3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ohtaka" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arima" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92RCDV3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Catillon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0268-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-069WNDHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533032v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.024" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68QPJT6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454416v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Solozhenko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kurakevych" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.179901" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454160v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Greaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNXLHWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363343v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Schmidt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Ohtani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Asimow" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stixrude" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.03.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DWNRQKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshiasa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sakamoto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.10.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P4JQ4C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454170v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Solozhenko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr O. Kurakevych" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533033v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ohtaka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369094v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demazeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.060" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kohara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904054v" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343577v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2735" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054547v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3R283HL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327168v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Kawamoto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774988" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327153v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamoto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T8TF3T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195325v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027508" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613624v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600897013" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021523v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crichton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauchau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blattmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500076031" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020375v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schultz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889805018145" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPQC0BST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courjault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212415" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597759v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900362" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597766v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Stebbins" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012279" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596953v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bihan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008397" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXBPCQ96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596948v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s. Dewaele" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hausermann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900364" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387535v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361748.ch3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756606v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375059v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Inaguma" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04777808v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517102v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Itie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4750" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02172744v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01659788v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687647v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687672v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056280v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057756v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057762v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonangeli D." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou N." TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brambrink E." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinci T." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057768v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrail" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603215v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefoy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02417875v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288825v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326224v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2421(02)" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjian Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yoshino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunrui Han" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O S Hammond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58518-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pison Pacynski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Andrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-025-01312-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Bauchau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Morgenroth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Martel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2363932" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04087635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Qaddah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007805" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-021-01174-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pierru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo1036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoneda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Katsura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Tange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL094507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Elias F. S. Rodrigues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93995-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yamazaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Higo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14071-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guarguaglini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bolis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920470117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien N&#233;ri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bystricky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106571" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Samuel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa064" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02462133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01077-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Langrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13482-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02131519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.06.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02283763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanika Rizo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Bennett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humayun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1917" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01982353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-019-01021-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1507-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chumakov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1801" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nakajima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Antonangeli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Auzende" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014779" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01643217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auzende" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.05.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5561" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600246" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501631" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clesi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbrizio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.07.029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG124GX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samuel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141949v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ7VL5S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bouchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TL4T07-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134854v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar G. Tronnes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns P. Liermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2014-4697" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.860137" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gr&#233;aux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-014-0673-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NWMX3MJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadna Catafesta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;bert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00186A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912803v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dmitriev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav F. Filinchuk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hanfland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.832591" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Norman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817403" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siebert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29VQZ6GT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KRN0C5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800001v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petitgirard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borchert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3680573" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793972v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petigirard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lo Nigro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11294" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2H0S9H66-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784305v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K. Singh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.07.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G72G01X7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682363v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsura" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0541-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZR1LS7LQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682469v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7WR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671073v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-011-0449-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GTCWG0P2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549052v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.026" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XN35T3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591424v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5LCSQDF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454160v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Greaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNXLHWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363343v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daniel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Schmidt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454326v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Ohtani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Asimow" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stixrude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.03.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DWNRQKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454262v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Yoshiasa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ohtaka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sakamoto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fukui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2008.10.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9P4JQ4C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.024" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68QPJT6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440988v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Solozhenko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr O. Kurakevych" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.179901" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369094v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demazeau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2008.10.060" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533033v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ohtaka" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arima" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92RCDV3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740200v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434413v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kohara" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904054v" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533032v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454416v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Solozhenko" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kurakevych" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454183v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448491v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Catillon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0268-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-069WNDHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343577v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2735" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613322v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.028" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHTLJXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054547v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3R283HL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327168v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo Huotari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Kawamoto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774988" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327153v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamoto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T8TF3T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195325v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027508" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613624v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600897013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020375v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schultz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889805018145" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPQC0BST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021523v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crichton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauchau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blattmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500076031" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716488v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courjault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212415" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597759v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900362" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597766v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Stebbins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kroeker" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012279" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596953v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bihan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008397" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXBPCQ96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596948v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s. Dewaele" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hausermann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900364" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387535v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361748.ch3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756606v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375059v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Inaguma" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04777808v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517102v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Itie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4750" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02172744v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01659788v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687647v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687672v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057762v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonangeli D." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou N." TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brambrink E." TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinci T." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056280v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057756v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057768v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefoy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739538v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrail" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02417875v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550810v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288825v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326224v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2421(02)" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>