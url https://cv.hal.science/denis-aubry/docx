--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -877,147 +877,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit-implicit projection approach for solving saddle-point systems arising from parameter identification problems</w:t>
+                <w:t xml:space="preserve">Nonlinear electrostatic energy harvester using compensational springs in gravity field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufal Nifa</w:t>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Corus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.074004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/aabc90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832542v1</w:t>
+                <w:t xml:space="preserve">hal-04503489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coupled Friction-Poroelasticity Model of Chimneying Shows that Confined Cells Can Mechanically Migrate Without Adhesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Mondesert-Deveraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1036,457 +1066,427 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and cellular biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (3), pp.155-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3970/mcb.2018.03053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of grain size effects on the ultrasonic microstructural noise backscattering in polycrystalline materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+                <w:t xml:space="preserve">An explicit-implicit projection approach for solving saddle-point systems arising from parameter identification problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufal Nifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2018.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832543v1</w:t>
+                <w:t xml:space="preserve">hal-01832542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified variational framework for the space discontinuous Galerkin method for elastic wave propagation in anisotropic and piecewise homogeneous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modeling of grain size effects on the ultrasonic microstructural noise backscattering in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.04.018⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.182-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832541v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear electrostatic energy harvester using compensational springs in gravity field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+                <w:t xml:space="preserve">A unified variational framework for the space discontinuous Galerkin method for elastic wave propagation in anisotropic and piecewise homogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+                <w:t xml:space="preserve">A.-S. Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Series</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (7), pp.074004. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 338, pp.299 - 332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/aabc90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503489v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical model suggests the interplay between nuclear plasticity and stiffness during a perfusion assay</w:t>
               </w:r>
@@ -1576,103 +1576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the Structural Nonlinearity Using Multimodal-Shaped Springs in MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1), pp.1 - 7. </w:t>
@@ -1820,720 +1820,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Simulation of Bistable Microsystem with Frequency-up conversion effect for Electrostatic Energy Harvesting</w:t>
+                <w:t xml:space="preserve">Parameter identification of multi-body railway vehicle models – Application of the adjoint state approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Vysotsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">S. Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+                <w:t xml:space="preserve">G. Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Leroux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Fünfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 757, pp.12007. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.517 - 532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/757/1/012007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832552v1</w:t>
+                <w:t xml:space="preserve">hal-01832551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical modeling of membrane and bending elastic wave propagation in honeycomb thin layers and sandwiches</w:t>
+                <w:t xml:space="preserve">Design and Simulation of Bistable Microsystem with Frequency-up conversion effect for Electrostatic Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Bogdan Vysotsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.Y. Tian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 757, pp.12007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/757/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349289v1</w:t>
+                <w:t xml:space="preserve">hal-01832552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Energy Harvester Design Using Bistable Mechanism With Compensational Springs In Gravity Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical modeling of membrane and bending elastic wave propagation in honeycomb thin layers and sandwiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.Y. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832550v1</w:t>
+                <w:t xml:space="preserve">hal-01349289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of multi-body railway vehicle models – Application of the adjoint state approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Fünfschilling</w:t>
+                <w:t xml:space="preserve">Innovative Energy Harvester Design Using Bistable Mechanism With Compensational Springs In Gravity Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80, pp.517 - 532. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 773 (012064), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832551v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical link between durotaxis, cell polarity and anisotropy during cell migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/12/2/026008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 657 (012005), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338379v1</w:t>
+                <w:t xml:space="preserve">hal-01338270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of two-time-scale nonlinear transient models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A computational mechanics approach to assess the link between cell morphology and forces during confined migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.143-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-015-0030-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-014-0595-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832555v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanical model to investigate the role of the nucleus during confined cell migration</w:t>
               </w:r>
@@ -2630,235 +2630,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational mechanics approach to assess the link between cell morphology and forces during confined migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter identification of two-time-scale nonlinear transient models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-014-0595-3⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-015-0030-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083871v1</w:t>
+                <w:t xml:space="preserve">hal-01832555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical link between durotaxis, cell polarity and anisotropy during cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 657 (012005), </w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/12/2/026008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338270v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFICIENT FATIGUE SIMULATION USING PERIODIC HOMOGENIZATION WITH MULTIPLE TIME SCALES</w:t>
               </w:r>
@@ -3046,784 +3046,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical investigation of HF elastic wave propagation in two-dimensional periodic beam lattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B.Y. Tian</w:t>
+                <w:t xml:space="preserve">Improved calibration of simulation models in railway dynamics: application of a parameter identification process to the multi-body model of a TGV train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10409-013-0087-1⟩</w:t>
+              <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (12), pp.1938-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00423114.2013.847467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363848v1</w:t>
+                <w:t xml:space="preserve">hal-00921785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification of nonlinear time-dependent rubber bushings models towards their integration in multibody simulations of a vehicle chassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.354-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanical interplay between intra- and inter-synchronization during collective cell migration : a numerical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical investigation of HF elastic wave propagation in two-dimensional periodic beam lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.Y. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sharpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 75 (12), pp.2575-99. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6), pp.783-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-013-9908-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10409-013-0087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068664v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved calibration of simulation models in railway dynamics: application of a parameter identification process to the multi-body model of a TGV train</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">On the mechanical interplay between intra- and inter-synchronization during collective cell migration : a numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
+                <w:t xml:space="preserve">J. Sharpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (12), pp.1938-1960. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (12), pp.2575-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00423114.2013.847467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-013-9908-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921785v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling ice flow models of varying orders of complexity with the Tiling method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extensive numerical simulation of the cephalic furrow formation in Drosophila embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/2012JoG11J195⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.445-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2010.539564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813753v1</w:t>
+                <w:t xml:space="preserve">hal-00813783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive numerical simulation of the cephalic furrow formation in Drosophila embryo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">Material fatigue simulation using a periodic time homogenization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2010.539564⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3-6), pp.312-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2012.714853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813783v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material fatigue simulation using a periodic time homogenization method</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling ice flow models of varying orders of complexity with the Tiling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (3-6), pp.312-324. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (210), pp.776-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17797179.2012.714853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3189/2012JoG11J195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799241v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run-and-tumble' or 'look-and-run'? A mechanical model to explore the behavior of a migrating amoeboid cell</w:t>
               </w:r>
@@ -4031,130 +4031,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mesh adaption for the identification of a spatial field of material properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Ice Flux divergence anomalies on 79 north Glacier, Greeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3170⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L09501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707980v1</w:t>
+                <w:t xml:space="preserve">hal-00750898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel technique to parametrize shell-like deformations inside biological membranes</w:t>
               </w:r>
@@ -4237,1036 +4268,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Wave Propagation in Periodic Cellular Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Using mesh adaption for the identification of a spatial field of material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X.Y. Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.205-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813811v1</w:t>
+                <w:t xml:space="preserve">hal-00707980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive modeling and simulation 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic Wave Propagation in Periodic Cellular Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyu Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Paries</w:t>
+                <w:t xml:space="preserve">X.Y. Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publication CIMNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3-4), pp.217-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818779v1</w:t>
+                <w:t xml:space="preserve">hal-00813811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass conservation approach for mapping glacier ice thickness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+                <w:t xml:space="preserve">Adaptive modeling and simulation 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Larour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Paries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Publication CIMNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751459v1</w:t>
+                <w:t xml:space="preserve">hal-00818779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Flux divergence anomalies on 79 north Glacier, Greeland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">A mass conservation approach for mapping glacier ice thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38, pp.L09501. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 38, pp.L19503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL047338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00750898v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen fiber network infiltration : permeability and capillary infiltration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic electron scattering using the finite element method. Forward and inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Degrange</w:t>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1-2-3), pp.117-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516046v1</w:t>
+                <w:t xml:space="preserve">hal-00707978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic electron scattering using the finite element method. Forward and inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-time scale fatigue modelling: application to damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (6), pp.637-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0476-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707978v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of multiple morphogenetic movements in the Drosophila embryo by a single 3D finite element model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (4), pp.313-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time scale fatigue modelling: application to damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Devulder</w:t>
+                <w:t xml:space="preserve">Collagen fiber network infiltration : permeability and capillary infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-010-0476-2⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (3), pp.717-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-010-9537-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00707975v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of basal drag inferred using control methods from a full-Stokes and simpler models for Pine Island Glacier, West Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rignot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37, pp.L14502. </w:t>
@@ -5298,217 +5298,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse elastic scattering with adaptive regularization and meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dolines du Pléistocène supérieur de la combe de &amp;quot;Vâ Tche Tchâ&amp;quot; (Ajoie, Suisse) : un piège à restes de mammifères et artefacts lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Detrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6th ICIPE, pp.96</w:t>
+              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20.2, pp.123-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00295761v1</w:t>
+                <w:t xml:space="preserve">halshs-00590546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dolines du Pléistocène supérieur de la combe de &amp;quot;Vâ Tche Tchâ&amp;quot; (Ajoie, Suisse) : un piège à restes de mammifères et artefacts lithiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse elastic scattering with adaptive regularization and meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Detrey</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20.2, pp.123-137</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6th ICIPE, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00590546v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00295761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t>
               </w:r>
@@ -5687,501 +5687,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave propagation in hexagonal honeycomb sandwich panels: Physical understanding and numerical modeling</w:t>
+                <w:t xml:space="preserve">Adaptive numerical modeling of dynamic crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Grede</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Haïthem Adouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Berdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 134, pp.507-514</w:t>
+              <w:t xml:space="preserve">, 2006, 134, pp.501-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114876v1</w:t>
+                <w:t xml:space="preserve">hal-00114875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructure on the mechanical properties of Haversian cortical bone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Verdier</w:t>
+                <w:t xml:space="preserve">Adaptive time discontinuous Galerkin method for numerical modeling of wave propagation in shell and 3D structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.729-757</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00133264v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive time discontinuous Galerkin method for numerical modeling of wave propagation in shell and 3D structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Elastic wave propagation in hexagonal honeycomb sandwich panels: Physical understanding and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.729-757</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272221v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive numerical modeling of dynamic crack propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Berdin</w:t>
+                <w:t xml:space="preserve">Effect of microstructure on the mechanical properties of Haversian cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (4), pp.466-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2005.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114875v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of the Ronne Ice Shelf, Antarctica, inferred from satellite radar interferometry data using an inverse control method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Joughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,268 +6226,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes involved in the propagation of rifts near Hemmen Ice Rise, Ronne Ice Shelf, Antarctica.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Modelling of rift propagation on Ronne Ice Shelf, Antarctica, and sensitivity to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (16), pp.L16404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL020077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018882v1</w:t>
+                <w:t xml:space="preserve">hal-00018884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of rift propagation on Ronne Ice Shelf, Antarctica, and sensitivity to climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Processes involved in the propagation of rifts near Hemmen Ice Rise, Ronne Ice Shelf, Antarctica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (170), pp.329-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00018884v1</w:t>
+                <w:t xml:space="preserve">hal-00018882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la modélisation des ondes élastiques dans les structures : calculs adaptatif et parallèle avec équilibrage de charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,51 +6708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse modale des bandes interdites en fréquence pour la propagation des ondes dans un milieu périodique borné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6810,631 +6810,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of ultrasonic wave scattering in polycrystalline materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+                <w:t xml:space="preserve">On the development of a micromechanically based model for solid propellants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Laser-Ultrasonics for metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Linz, Austria</w:t>
+              <w:t xml:space="preserve">13th International Conference on Advanced Computational Engineering and Experimenting - ACEX 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405188v1</w:t>
+                <w:t xml:space="preserve">hal-04376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of a reduced model of seismic metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Numerical investigation of ultrasonic wave scattering in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Caicedo</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy. pp1961-1968</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Laser-Ultrasonics for metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405115v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale assessment of microscopic mechanisms to model propellant behavior nonlinearities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Picquart</w:t>
+                <w:t xml:space="preserve">Efficiency of a reduced model of seismic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mach Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Annapolis (Maryland), United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy. pp1961-1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376983v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for the development of a propellant constitutive law</w:t>
+                <w:t xml:space="preserve">A multiscale assessment of microscopic mechanisms to model propellant behavior nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poirey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational Modeling of Complex Materials across the Scales - CMCS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Mach Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Annapolis (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376996v1</w:t>
+                <w:t xml:space="preserve">hal-04376983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of a micromechanically based model for solid propellants</w:t>
+                <w:t xml:space="preserve">Multiscale approach for the development of a propellant constitutive law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advanced Computational Engineering and Experimenting - ACEX 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational Modeling of Complex Materials across the Scales - CMCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376990v1</w:t>
+                <w:t xml:space="preserve">hal-04376996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic vibration energy harvester using multimodal-shaped springs for pacemaker application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7848,64 +7848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage fluide-structure pour l'étude des interactions choc/obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,103 +8051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of Compensational Spring System using the Highly Nonlinear Curved beams in MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Micromechanics and Microsystems Europe Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. </w:t>
@@ -8179,670 +8179,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOVERY OF DIFFERENTIATION/INTEGRATION COMPATIBILITY OF MESHLESS OPERATORS VIA LOCAL ADAPTATION OF THE POINT CLOUD IN THE CONTEXT OF NODAL INTEGRATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierrot</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Grain Size Effects on Ultrasonic Propagation in Polycrystalline Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832554v1</w:t>
+                <w:t xml:space="preserve">hal-01845957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Grain Size Effects on Ultrasonic Propagation in Polycrystalline Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Bai</w:t>
+                <w:t xml:space="preserve">On Energy Based Error Analysis For Numerical Modeling of High Frequency Elastic Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics)</w:t>
+              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics), Seoul, Korea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845957v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Energy Based Error Analysis For Numerical Modeling of High Frequency Elastic Wave Propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tie</w:t>
+                <w:t xml:space="preserve">RECOVERY OF DIFFERENTIATION/INTEGRATION COMPATIBILITY OF MESHLESS OPERATORS VIA LOCAL ADAPTATION OF THE POINT CLOUD IN THE CONTEXT OF NODAL INTEGRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics), Seoul, Korea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/100016.1837.7211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845948v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE Modeling of Ultrasound attenuation and Backscattering in polycrystalline materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Bai</w:t>
+                <w:t xml:space="preserve">Numerical modeling of grain size effect on the ultrasonic propagation in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAI seminar “Ultrasonic Inspection of Complex Structured Materials”, EDF R&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845351v1</w:t>
+                <w:t xml:space="preserve">hal-01706205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
+                <w:t xml:space="preserve">FE Modeling of Ultrasound attenuation and Backscattering in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems - NCMIP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">MAI seminar “Ultrasonic Inspection of Complex Structured Materials”, EDF R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862057v1</w:t>
+                <w:t xml:space="preserve">hal-01845351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastoplastic model of cell nucleus under compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems - NCMIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338325v1</w:t>
+                <w:t xml:space="preserve">hal-01862057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On explicit error estimates for the elastic wave propagation in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8884,437 +8888,433 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMOS 2015, 7th International Conference on Adaptive Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On explicit error estimates for the elastic wave propagation in heterogeneous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Viscoelastoplastic model of cell nucleus under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Deveraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.1924-1925, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516629v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of grain size effect on the ultrasonic propagation in polycrystalline materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">On explicit error estimates for the elastic wave propagation in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706205v1</w:t>
+                <w:t xml:space="preserve">hal-01516629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient vibration fatigue simulations using a multiple-scale periodic homogenization method</w:t>
+                <w:t xml:space="preserve">Parameter identification of transient models with multiple time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014 - 9th International Conference on structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079432v1</w:t>
+                <w:t xml:space="preserve">hal-01079431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of transient models with multiple time scales</w:t>
+                <w:t xml:space="preserve">Efficient vibration fatigue simulations using a multiple-scale periodic homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014 - 9th International Conference on structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079431v1</w:t>
+                <w:t xml:space="preserve">hal-01079432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards efficient fatigue simulation and parameter identification using models with multiple time scales</w:t>
               </w:r>
@@ -9412,73 +9412,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722088v1</w:t>
+                <w:t xml:space="preserve">hal-01079429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification paramétrique de modèles à échelles de temps multiples</w:t>
               </w:r>
@@ -9494,73 +9494,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079429v1</w:t>
+                <w:t xml:space="preserve">hal-01722088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue simulation of aeronautic parts using time-homogenized models</w:t>
               </w:r>
@@ -9622,302 +9622,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary rise in demineralized dentin and more generally in a ﬁbrous tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Parameter identification of time-homogenized models describing material fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Boundary Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prien am Chiemsee, Germany</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708815v1</w:t>
+                <w:t xml:space="preserve">hal-00799245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of time-homogenized models describing material fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Capillary rise in demineralized dentin and more generally in a ﬁbrous tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Free Boundary Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prien am Chiemsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799245v1</w:t>
+                <w:t xml:space="preserve">hal-00708815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation de l'interaction dynamique transitoire d'une structure maître/esclave dans le lanceur Ariane 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Time-homogenization method: application to fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">ENOC 2011 - 7th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592888v1</w:t>
+                <w:t xml:space="preserve">hal-00707969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'homogénéisation temporelle : application à la simulation numérique de la fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9933,316 +9920,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-homogenization method: application to fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Caracterisation de l'interaction dynamique transitoire d'une structure maître/esclave dans le lanceur Ariane 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2011 - 7th European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707969v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des Ondes Bloch Appliquée à la Modélisation de la Propagation d'Ondes Elastiques dans des Milieux Périodiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Spatial ﬁeld identiﬁcation using adaptive mesh reﬁnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">ADMOS 2011 - International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Châtenay-Malabry, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592891v1</w:t>
+                <w:t xml:space="preserve">hal-00707936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial ﬁeld identiﬁcation using adaptive mesh reﬁnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Théorie des Ondes Bloch Appliquée à la Modélisation de la Propagation d'Ondes Elastiques dans des Milieux Périodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyu Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2011 - International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Châtenay-Malabry, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707936v1</w:t>
+                <w:t xml:space="preserve">hal-00592891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric identiﬁcation of dynamic models including contact-type phenomena</w:t>
               </w:r>
@@ -10418,51 +10418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10481,247 +10481,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transient nonlinear models with contact using adjoint state formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-timescale homogenization method for the modeling of material fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">WCCM9 - 9th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia. pp.012113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707860v1</w:t>
+                <w:t xml:space="preserve">hal-00707872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-timescale homogenization method for the modeling of material fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of transient nonlinear models with contact using adjoint state formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM9 - 9th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia. pp.012113</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707872v1</w:t>
+                <w:t xml:space="preserve">hal-00707860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microextensometry measurements and identification of mechanical properties on cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10776,77 +10776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive maintenance by identification of suspension parameters from inline acceleration measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10878,325 +10878,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs ab initio : estimation d'erreur en modèle a posteriori</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidic model of porous media wetting Application to a collagen network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaïg Hamon</w:t>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, New York, France. pp.107 Elsa Vennat, Denis Aubry, Michel Degrange &amp; Jean-Marie Fleureau (France) Microfluidic Model of P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408466v1</w:t>
+                <w:t xml:space="preserve">hal-00430668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic model of porous media wetting Application to a collagen network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse elastic scattering with adaptive FE meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Degrange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, New York, France. pp.107 Elsa Vennat, Denis Aubry, Michel Degrange &amp; Jean-Marie Fleureau (France) Microfluidic Model of P</w:t>
+              <w:t xml:space="preserve">Inverse Problems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430668v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse elastic scattering with adaptive FE meshes</w:t>
+                <w:t xml:space="preserve">Calculs ab initio : estimation d'erreur en modèle a posteriori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaïg Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lansing, United States</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707826v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic model of porous media wetting ; application to a collagen network</w:t>
               </w:r>
@@ -11290,51 +11290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques des mouvements morphogénétiques dans l'embryon de Drosophile : influence de la géométrie initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachèle Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11379,247 +11379,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul par éléments finis de diffusion élastique d'ondes électroniques : problèmes direct et inverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microextensometry measurements and identiﬁcation of mechanical properties on cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics in Biological Tissues BSSM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418157v1</w:t>
+                <w:t xml:space="preserve">hal-00707837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microextensometry measurements and identiﬁcation of mechanical properties on cortical bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul par éléments finis de diffusion élastique d'ondes électroniques : problèmes direct et inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaïg Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics in Biological Tissues BSSM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707837v1</w:t>
+                <w:t xml:space="preserve">hal-01418157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced-order piecewise-linear model of squeeze-film damping for deformable structures including large displacement effects</w:t>
               </w:r>
@@ -11713,51 +11713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation through honeycomb shells: theoretical and numerical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11985,64 +11985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008), 8th. World Congress on Computational Mechanics (WCCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12080,51 +12080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive models for electronic structure computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM8 ECCOMAS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy. pp.a3237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12149,51 +12149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters identification for the nonlinear time-dependent model of rubber bushings in multibody simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12244,64 +12244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nonlinear vibrations in railway vehicles including considerations of track defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12346,1279 +12346,1279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
+                <w:t xml:space="preserve">Régularisation de problèmes inverses par l'utilisation de maillages adaptatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258663v1</w:t>
+                <w:t xml:space="preserve">hal-01495803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modelling of the Reynolds equation for flexible structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual Nanotechnology Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Santa Clara, United States. pp. 137-140</w:t>
+              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00238517v1</w:t>
+                <w:t xml:space="preserve">hal-00258663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio computation of crystal using finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced-order modelling of the Reynolds equation for flexible structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Missoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th USNCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, San Francisco, Califronie, United States. pp.49</w:t>
+              <w:t xml:space="preserve">10th Annual Nanotechnology Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Santa Clara, United States. pp. 137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00295691v1</w:t>
+                <w:t xml:space="preserve">hal-00238517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la propagation instable et limitée de fissure due à la présence de zones locales fragiles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab-initio computation of crystal using finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">9th USNCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, San Francisco, Califronie, United States. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495832v1</w:t>
+                <w:t xml:space="preserve">hal-00295691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive approach and choice of norms related to the regularization of inverse problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de la propagation instable et limitée de fissure due à la présence de zones locales fragiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïthem Adouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Berdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2007 - Internatonal Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Göteborg, Sweden. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258664v1</w:t>
+                <w:t xml:space="preserve">hal-01495832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche micromécanique du remodelage osseux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoc</w:t>
+                <w:t xml:space="preserve">Adaptive approach and choice of norms related to the regularization of inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2007 - Internatonal Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Göteborg, Sweden. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289135v1</w:t>
+                <w:t xml:space="preserve">hal-00258664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of demineralized dentin permeability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Approche micromécanique du remodelage osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Biomechanics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. pp.50-51</w:t>
+              <w:t xml:space="preserve">CFM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258229v1</w:t>
+                <w:t xml:space="preserve">hal-00289135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation des ondes élastiques dans les coques sandwich en nids d'abeille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Numerical assessment of demineralized dentin permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">European Society of Biomechanics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788340v1</w:t>
+                <w:t xml:space="preserve">hal-00258229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability estimation of demineralised dentin material : flow simulation through a collagen network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int. Conf. On Mechanics of Biomaterials and Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio computation of crystal defects using transparent boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la propagation des ondes élastiques dans les coques sandwich en nids d'abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AtoC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Austin, Texas, United States. pp.14</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294970v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de problèmes inverses par l'utilisation de maillages adaptatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab-initio computation of crystal defects using transparent boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">AtoC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Austin, Texas, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495803v1</w:t>
+                <w:t xml:space="preserve">hal-00294970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time discontinuous Galerkin solvers for numerical modeling of elastic shock wave propagation in honeycomb sandwich shells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element method potentialities for ab-initio computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">International conference on density functional theory and transmission electron microscopy (DFTEM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274224v1</w:t>
+                <w:t xml:space="preserve">hal-00264454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element method potentialities for ab-initio computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time discontinuous Galerkin solvers for numerical modeling of elastic shock wave propagation in honeycomb sandwich shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on density functional theory and transmission electron microscopy (DFTEM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.165-166</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264454v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element approximations of periodic Hartree-Fock including transparent boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13643,51 +13643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent mesh and model adaptive modeling of crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13807,51 +13807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in orthotropic elastic shells: theoretical and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13889,64 +13889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un adaptateur de charges utiles d'Ariane5 soumis à une charge mobile supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14010,51 +14010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some multiscale issues for the numerical modeling of thin structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14086,791 +14086,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical approach of transient elastography in soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
+              <w:t xml:space="preserve">France-Berkeley mini-workshop on Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274169v1</w:t>
+                <w:t xml:space="preserve">hal-01656017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation des ondes dans les coques sandwich en nid d'abeille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Grédé</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788821v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM approaches to electronic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la propagation des ondes dans les coques sandwich en nid d'abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th U.S.National Congress on Computational Mechanics (8th U.S.N.C.C.M.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Austin, Texas, United States. pp.61</w:t>
+              <w:t xml:space="preserve">7e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264422v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEM approaches to electronic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
+              <w:t xml:space="preserve">8th U.S.National Congress on Computational Mechanics (8th U.S.N.C.C.M.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Austin, Texas, United States. pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993549v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical approach of transient elastography in soft tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Berkeley mini-workshop on Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656017v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la déformation locale d'un tissu osseux cortical : relation avec la microstruture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model and mesh adaptivity for thin structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 04, Aussois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">Computational Mechanics - WCCM VI in conjunction with APCOM'04,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00117657v1</w:t>
+                <w:t xml:space="preserve">hal-00090422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and mesh adaptivity for thin structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de la déformation locale d'un tissu osseux cortical : relation avec la microstruture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caldemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics - WCCM VI in conjunction with APCOM'04,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Beijing, China</w:t>
+              <w:t xml:space="preserve">MECAMAT 04, Aussois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090422v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Local Strain Field in Cortical Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM X: International Congress and Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
@@ -14931,51 +14931,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">special issue of European Journal of computational Mechanics : Space time adaptive strategies for time-dependent transient problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15540,51 +15540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2023.104129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03658447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2022.018958" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02279886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01144-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R Fedorchak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Bell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Isermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00444k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nifa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.05.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/mcb.2018.03053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Series" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.04.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveraux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schattschneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.11.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P09DPMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Tian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/2/026008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thiam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070576" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Thiam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0595-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-013-0087-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD213HXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharpe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-013-9908-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.539564" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.03.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLPCT8NP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galtier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le&#160;men&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0551-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQD29W9C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Tian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Su" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paries" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.01.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1Q152RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grede" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2005.09.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BL9DFB9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;them Adouani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Berdin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020077" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WD1D3LHQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.173-184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Elhabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050504" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9FB2023-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453309v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kodaissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fougeron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierrot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1837.7211" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845957v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845948v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338325v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069571" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845964v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592888v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philippon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degrange" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le Allena" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295736v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495832v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289135v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788340v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294970v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274224v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grede" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294971v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troclet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274230v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274169v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788821v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264422v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656017v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117657v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117658v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272232v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453308v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piccuezzu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203745366" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Budyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sanders" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429332449-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2023.104129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03658447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2022.018958" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02279886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01144-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R Fedorchak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Bell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Isermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00444k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/mcb.2018.03053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nifa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.05.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Series" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.04.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveraux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schattschneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.11.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P09DPMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Tian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Thiam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0595-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thiam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070576" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/2/026008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-013-0087-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD213HXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharpe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-013-9908-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.539564" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.03.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLPCT8NP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galtier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le&#160;men&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0551-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQD29W9C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Tian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paries" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.01.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1Q152RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;them Adouani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Berdin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grede" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133264v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2005.09.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BL9DFB9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020077" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WD1D3LHQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.173-184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Elhabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050504" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9FB2023-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453309v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kodaissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fougeron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1837.7211" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338325v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069571" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516629v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592888v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philippon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592891v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degrange" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le Allena" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295736v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264454v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274224v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grede" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294971v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troclet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274230v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788821v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264422v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117657v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117658v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272232v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453308v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piccuezzu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203745366" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Budyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sanders" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429332449-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>