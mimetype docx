--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -450,6044 +450,6149 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asef Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, pp.104329. </w:t>
+              <w:t xml:space="preserve">, 2021, 116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249482v1</w:t>
+                <w:t xml:space="preserve">hal-04462238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ultrasonic attenuation within two- and three-dimensional polycrystalline media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+                <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asef Hemmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2019.105980⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.104329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279886v1</w:t>
+                <w:t xml:space="preserve">hal-03249482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico approach to quantify nucleus self‑deformation on micropillared substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">Comparison of ultrasonic attenuation within two- and three-dimensional polycrystalline media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-019-01144-2⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.105980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2019.105980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378736v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput microfluidic micropipette aspiration device to probe time-scale dependent nuclear mechanics in intact cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico approach to quantify nucleus self‑deformation on micropillared substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Mondesert-Deveraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9lc00444k⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.1281-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-019-01144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542615v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear electrostatic energy harvester using compensational springs in gravity field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">High-throughput microfluidic micropipette aspiration device to probe time-scale dependent nuclear mechanics in intact cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia M Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory R Fedorchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Mondesert-Deveraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily S Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Isermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/aabc90⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (21), pp.3652-3663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9lc00444k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503489v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Friction-Poroelasticity Model of Chimneying Shows that Confined Cells Can Mechanically Migrate Without Adhesions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">An explicit-implicit projection approach for solving saddle-point systems arising from parameter identification problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufal Nifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and cellular biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3970/mcb.2018.03053⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378958v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit-implicit projection approach for solving saddle-point systems arising from parameter identification problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufal Nifa</w:t>
+                <w:t xml:space="preserve">A Coupled Friction-Poroelasticity Model of Chimneying Shows that Confined Cells Can Mechanically Migrate Without Adhesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Mondesert-Deveraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Corus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.05.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular and cellular biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.155-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3970/mcb.2018.03053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832542v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of grain size effects on the ultrasonic microstructural noise backscattering in polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.182-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified variational framework for the space discontinuous Galerkin method for elastic wave propagation in anisotropic and piecewise homogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Series</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 338, pp.299 - 332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2018.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model suggests the interplay between nuclear plasticity and stiffness during a perfusion assay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">Nonlinear electrostatic energy harvester using compensational springs in gravity field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.074004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/aabc90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379089v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Structural Nonlinearity Using Multimodal-Shaped Springs in MEMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">A numerical model suggests the interplay between nuclear plasticity and stiffness during a perfusion assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Deveraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2017.2779179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 435, pp.62-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664871v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher's Note</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Grillo</w:t>
+                <w:t xml:space="preserve">Engineering the Structural Nonlinearity Using Multimodal-Shaped Springs in MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.11.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2017.2779179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01832549v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of multi-body railway vehicle models – Application of the adjoint state approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Fünfschilling</w:t>
+                <w:t xml:space="preserve">Publisher's Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schattschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.037⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832551v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Simulation of Bistable Microsystem with Frequency-up conversion effect for Electrostatic Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 757, pp.12007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/757/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical modeling of membrane and bending elastic wave propagation in honeycomb thin layers and sandwiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.Y. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Energy Harvester Design Using Bistable Mechanism With Compensational Springs In Gravity Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 773 (012064), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+                <w:t xml:space="preserve">Parameter identification of multi-body railway vehicle models – Application of the adjoint state approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012005⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.517 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338270v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational mechanics approach to assess the link between cell morphology and forces during confined migration</w:t>
+                <w:t xml:space="preserve">Mechanical link between durotaxis, cell polarity and anisotropy during cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawa Thiam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Piel</w:t>
+                <w:t xml:space="preserve">Benoit Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-014-0595-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/12/2/026008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083871v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanical model to investigate the role of the nucleus during confined cell migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Piel</w:t>
+                <w:t xml:space="preserve">Parameter identification of two-time-scale nonlinear transient models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070576⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-015-0030-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338317v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of two-time-scale nonlinear transient models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A computational mechanics approach to assess the link between cell morphology and forces during confined migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-015-0030-z⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-014-0595-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832555v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical link between durotaxis, cell polarity and anisotropy during cell migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mechanical model to investigate the role of the nucleus during confined cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/12/2/026008⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.1868-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338379v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFICIENT FATIGUE SIMULATION USING PERIODIC HOMOGENIZATION WITH MULTIPLE TIME SCALES</w:t>
+                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.2014010036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 657 (012005), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006685v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional pore-scale modelling of dentinal infiltration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+                <w:t xml:space="preserve">EFFICIENT FATIGUE SIMULATION USING PERIODIC HOMOGENIZATION WITH MULTIPLE TIME SCALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Degrange Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.709848⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.291-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.2014010036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804239v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved calibration of simulation models in railway dynamics: application of a parameter identification process to the multi-body model of a TGV train</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Three-dimensional pore-scale modelling of dentinal infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrange Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00423114.2013.847467⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.632-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.709848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921785v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of nonlinear time-dependent rubber bushings models towards their integration in multibody simulations of a vehicle chassis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical investigation of HF elastic wave propagation in two-dimensional periodic beam lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.Y. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.021⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6), pp.783-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10409-013-0087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799243v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical investigation of HF elastic wave propagation in two-dimensional periodic beam lattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B.Y. Tian</w:t>
+                <w:t xml:space="preserve">Parameter identification of nonlinear time-dependent rubber bushings models towards their integration in multibody simulations of a vehicle chassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10409-013-0087-1⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.354-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01363848v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanical interplay between intra- and inter-synchronization during collective cell migration : a numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sharpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75 (12), pp.2575-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11538-013-9908-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive numerical simulation of the cephalic furrow formation in Drosophila embryo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">Improved calibration of simulation models in railway dynamics: application of a parameter identification process to the multi-body model of a TGV train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2010.539564⟩</w:t>
+              <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (12), pp.1938-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00423114.2013.847467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813783v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material fatigue simulation using a periodic time homogenization method</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling ice flow models of varying orders of complexity with the Tiling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17797179.2012.714853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (210), pp.776-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/2012JoG11J195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799241v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling ice flow models of varying orders of complexity with the Tiling method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extensive numerical simulation of the cephalic furrow formation in Drosophila embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/2012JoG11J195⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.445-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2010.539564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813753v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-and-tumble' or 'look-and-run'? A mechanical model to explore the behavior of a migrating amoeboid cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">Material fatigue simulation using a periodic time homogenization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.03.041⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3-6), pp.312-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2012.714853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00813731v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement de Pont-de-Planches (Haute-Saône) : cadre paléo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Run-and-tumble' or 'look-and-run'? A mechanical model to explore the behavior of a migrating amoeboid cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 306, pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.03.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813657v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice Flux divergence anomalies on 79 north Glacier, Greeland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+                <w:t xml:space="preserve">Le gisement de Pont-de-Planches (Haute-Saône) : cadre paléo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Debenham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (4), pp.291-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750898v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique to parametrize shell-like deformations inside biological membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">Using mesh adaption for the identification of a spatial field of material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-010-0551-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.205-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813845v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mesh adaption for the identification of a spatial field of material properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">A novel technique to parametrize shell-like deformations inside biological membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3170⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.409-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0551-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707980v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Wave Propagation in Periodic Cellular Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biyu Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.Y. Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (3-4), pp.217-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive modeling and simulation 2011</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A mass conservation approach for mapping glacier ice thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publication CIMNE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L19503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818779v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass conservation approach for mapping glacier ice thickness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive modeling and simulation 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Paries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Publication CIMNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00751459v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic electron scattering using the finite element method. Forward and inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ice Flux divergence anomalies on 79 north Glacier, Greeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L09501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707978v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time scale fatigue modelling: application to damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Devulder</w:t>
+                <w:t xml:space="preserve">Collagen fiber network infiltration : permeability and capillary infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-010-0476-2⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (3), pp.717-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-010-9537-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00707975v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of multiple morphogenetic movements in the Drosophila embryo by a single 3D finite element model.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic electron scattering using the finite element method. Forward and inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1-2-3), pp.117-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00765613v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen fiber network infiltration : permeability and capillary infiltration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Two-time scale fatigue modelling: application to damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Degrange</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-010-9537-4⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (6), pp.637-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0476-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516046v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of basal drag inferred using control methods from a full-Stokes and simpler models for Pine Island Glacier, West Antarctica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of multiple morphogenetic movements in the Drosophila embryo by a single 3D finite element model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GL043853⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (4), pp.313-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751442v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dolines du Pléistocène supérieur de la combe de &amp;quot;Vâ Tche Tchâ&amp;quot; (Ajoie, Suisse) : un piège à restes de mammifères et artefacts lithiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial patterns of basal drag inferred using control methods from a full-Stokes and simpler models for Pine Island Glacier, West Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.L14502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL043853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00590546v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse elastic scattering with adaptive regularization and meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6th ICIPE, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Juillard</w:t>
+                <w:t xml:space="preserve">Les dolines du Pléistocène supérieur de la combe de &amp;quot;Vâ Tche Tchâ&amp;quot; (Ajoie, Suisse) : un piège à restes de mammifères et artefacts lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Detrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008: SYMPOSIUM ON DESIGN, TEST, INTEGRATION AND PACKAGING OF MEMS/MOEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.229-231</w:t>
+              <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20.2, pp.123-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818747v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00590546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-order model of squeeze-film damping for deformable micromechanical structures including large displacement effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Missoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2008: SYMPOSIUM ON DESIGN, TEST, INTEGRATION AND PACKAGING OF MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.229-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270341v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive numerical modeling of dynamic crack propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Berdin</w:t>
+                <w:t xml:space="preserve">A reduced-order model of squeeze-film damping for deformable micromechanical structures including large displacement effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Missoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (3), pp.035042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/18/3/035042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114875v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive time discontinuous Galerkin method for numerical modeling of wave propagation in shell and 3D structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Elastic wave propagation in hexagonal honeycomb sandwich panels: Physical understanding and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.729-757</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272221v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave propagation in hexagonal honeycomb sandwich panels: Physical understanding and numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of microstructure on the mechanical properties of Haversian cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Grede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">L. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (4), pp.466-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2005.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114876v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructure on the mechanical properties of Haversian cortical bone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Verdier</w:t>
+                <w:t xml:space="preserve">Adaptive time discontinuous Galerkin method for numerical modeling of wave propagation in shell and 3D structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.729-757</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00133264v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of the Ronne Ice Shelf, Antarctica, inferred from satellite radar interferometry data using an inverse control method.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Joughin</w:t>
+                <w:t xml:space="preserve">Adaptive numerical modeling of dynamic crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïthem Adouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Berdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 32, pp.L05503</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.501-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018883v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of rift propagation on Ronne Ice Shelf, Antarctica, and sensitivity to climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Rheology of the Ronne Ice Shelf, Antarctica, inferred from satellite radar interferometry data using an inverse control method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Joughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 31 (16), pp.L16404. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 32, pp.L05503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00018884v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes involved in the propagation of rifts near Hemmen Ice Rise, Ronne Ice Shelf, Antarctica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (170), pp.329-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling of rift propagation on Ronne Ice Shelf, Antarctica, and sensitivity to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (16), pp.L16404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL020077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la modélisation des ondes élastiques dans les structures : calculs adaptatif et parallèle avec équilibrage de charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,51 +6813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse modale des bandes interdites en fréquence pour la propagation des ondes dans un milieu périodique borné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6810,260 +6915,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of a micromechanically based model for solid propellants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Numerical investigation of ultrasonic wave scattering in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advanced Computational Engineering and Experimenting - ACEX 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Laser-Ultrasonics for metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376990v1</w:t>
+                <w:t xml:space="preserve">hal-02405188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of ultrasonic wave scattering in polycrystalline materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+                <w:t xml:space="preserve">A multiscale assessment of microscopic mechanisms to model propellant behavior nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poirey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Laser-Ultrasonics for metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Mach Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Annapolis (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405188v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of a reduced model of seismic metamaterials</w:t>
               </w:r>
@@ -7088,51 +7193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7168,273 +7273,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale assessment of microscopic mechanisms to model propellant behavior nonlinearities</w:t>
+                <w:t xml:space="preserve">Multiscale approach for the development of a propellant constitutive law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Poirey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mach Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Annapolis (Maryland), United States</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational Modeling of Complex Materials across the Scales - CMCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376983v1</w:t>
+                <w:t xml:space="preserve">hal-04376996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for the development of a propellant constitutive law</w:t>
+                <w:t xml:space="preserve">On the development of a micromechanically based model for solid propellants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational Modeling of Complex Materials across the Scales - CMCS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Conference on Advanced Computational Engineering and Experimenting - ACEX 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376996v1</w:t>
+                <w:t xml:space="preserve">hal-04376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic vibration energy harvester using multimodal-shaped springs for pacemaker application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7550,51 +7655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7658,51 +7763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7740,90 +7845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of ultrasonic attenuation by a bimodal grain size polycristal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Workshop on Laser-Ultrasound (LUS) for Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7848,64 +7953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage fluide-structure pour l'étude des interactions choc/obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,103 +8156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of Compensational Spring System using the Highly Nonlinear Curved beams in MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Micromechanics and Microsystems Europe Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. </w:t>
@@ -8185,77 +8290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Grain Size Effects on Ultrasonic Propagation in Polycrystalline Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8287,593 +8392,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Energy Based Error Analysis For Numerical Modeling of High Frequency Elastic Wave Propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tie</w:t>
+                <w:t xml:space="preserve">RECOVERY OF DIFFERENTIATION/INTEGRATION COMPATIBILITY OF MESHLESS OPERATORS VIA LOCAL ADAPTATION OF THE POINT CLOUD IN THE CONTEXT OF NODAL INTEGRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics), Seoul, Korea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/100016.1837.7211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845948v1</w:t>
+                <w:t xml:space="preserve">hal-01832554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOVERY OF DIFFERENTIATION/INTEGRATION COMPATIBILITY OF MESHLESS OPERATORS VIA LOCAL ADAPTATION OF THE POINT CLOUD IN THE CONTEXT OF NODAL INTEGRATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierrot</w:t>
+                <w:t xml:space="preserve">On Energy Based Error Analysis For Numerical Modeling of High Frequency Elastic Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics), Seoul, Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/100016.1837.7211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832554v1</w:t>
+                <w:t xml:space="preserve">hal-01845948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of grain size effect on the ultrasonic propagation in polycrystalline materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FE Modeling of Ultrasound attenuation and Backscattering in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">MAI seminar “Ultrasonic Inspection of Complex Structured Materials”, EDF R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706205v1</w:t>
+                <w:t xml:space="preserve">hal-01845351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE Modeling of Ultrasound attenuation and Backscattering in polycrystalline materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Solas</w:t>
+                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAI seminar “Ultrasonic Inspection of Complex Structured Materials”, EDF R&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems - NCMIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845351v1</w:t>
+                <w:t xml:space="preserve">hal-01862057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
+                <w:t xml:space="preserve">Viscoelastoplastic model of cell nucleus under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Deveraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems - NCMIP 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.1924-1925, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862057v1</w:t>
+                <w:t xml:space="preserve">hal-01338325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On explicit error estimates for the elastic wave propagation in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8888,433 +8989,437 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMOS 2015, 7th International Conference on Adaptive Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastoplastic model of cell nucleus under compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">On explicit error estimates for the elastic wave propagation in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01338325v1</w:t>
+                <w:t xml:space="preserve">hal-01516629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On explicit error estimates for the elastic wave propagation in heterogeneous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of grain size effect on the ultrasonic propagation in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516629v1</w:t>
+                <w:t xml:space="preserve">hal-01706205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of transient models with multiple time scales</w:t>
+                <w:t xml:space="preserve">Efficient vibration fatigue simulations using a multiple-scale periodic homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014 - 9th International Conference on structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079431v1</w:t>
+                <w:t xml:space="preserve">hal-01079432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient vibration fatigue simulations using a multiple-scale periodic homogenization method</w:t>
+                <w:t xml:space="preserve">Parameter identification of transient models with multiple time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014 - 9th International Conference on structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079432v1</w:t>
+                <w:t xml:space="preserve">hal-01079431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards efficient fatigue simulation and parameter identification using models with multiple time scales</w:t>
               </w:r>
@@ -9622,191 +9727,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of time-homogenized models describing material fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Capillary rise in demineralized dentin and more generally in a ﬁbrous tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Free Boundary Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prien am Chiemsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799245v1</w:t>
+                <w:t xml:space="preserve">hal-00708815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary rise in demineralized dentin and more generally in a ﬁbrous tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Parameter identification of time-homogenized models describing material fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Boundary Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prien am Chiemsee, Germany</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708815v1</w:t>
+                <w:t xml:space="preserve">hal-00799245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-homogenization method: application to fatigue</w:t>
               </w:r>
@@ -9868,381 +9973,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'homogénéisation temporelle : application à la simulation numérique de la fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Caracterisation de l'interaction dynamique transitoire d'une structure maître/esclave dans le lanceur Ariane 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592734v1</w:t>
+                <w:t xml:space="preserve">hal-00592888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation de l'interaction dynamique transitoire d'une structure maître/esclave dans le lanceur Ariane 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Méthode d'homogénéisation temporelle : application à la simulation numérique de la fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592888v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial ﬁeld identiﬁcation using adaptive mesh reﬁnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Théorie des Ondes Bloch Appliquée à la Modélisation de la Propagation d'Ondes Elastiques dans des Milieux Périodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyu Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2011 - International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Châtenay-Malabry, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707936v1</w:t>
+                <w:t xml:space="preserve">hal-00592891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des Ondes Bloch Appliquée à la Modélisation de la Propagation d'Ondes Elastiques dans des Milieux Périodiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Spatial ﬁeld identiﬁcation using adaptive mesh reﬁnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">ADMOS 2011 - International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Châtenay-Malabry, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592891v1</w:t>
+                <w:t xml:space="preserve">hal-00707936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric identiﬁcation of dynamic models including contact-type phenomena</w:t>
               </w:r>
@@ -10418,51 +10523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10664,64 +10769,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microextensometry measurements and identification of mechanical properties on cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10776,77 +10881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive maintenance by identification of suspension parameters from inline acceleration measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10878,804 +10983,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic model of porous media wetting Application to a collagen network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculs ab initio : estimation d'erreur en modèle a posteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+                <w:t xml:space="preserve">Amélie Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaïg Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, New York, France. pp.107 Elsa Vennat, Denis Aubry, Michel Degrange &amp; Jean-Marie Fleureau (France) Microfluidic Model of P</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430668v1</w:t>
+                <w:t xml:space="preserve">hal-01408466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse elastic scattering with adaptive FE meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidic model of porous media wetting Application to a collagen network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lansing, United States</w:t>
+              <w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, New York, France. pp.107 Elsa Vennat, Denis Aubry, Michel Degrange &amp; Jean-Marie Fleureau (France) Microfluidic Model of P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707826v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculs ab initio : estimation d'erreur en modèle a posteriori</w:t>
+                <w:t xml:space="preserve">Inverse elastic scattering with adaptive FE meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaïg Hamon</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Inverse Problems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408466v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic model of porous media wetting ; application to a collagen network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations numériques des mouvements morphogénétiques dans l'embryon de Drosophile : influence de la géométrie initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vennat</w:t>
+                <w:t xml:space="preserve">Rachèle Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Biot Conf. On Poromechanics, Columbia Univ. New york</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United States</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394463v1</w:t>
+                <w:t xml:space="preserve">hal-01413983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques des mouvements morphogénétiques dans l'embryon de Drosophile : influence de la géométrie initiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
+                <w:t xml:space="preserve">Microfluidic model of porous media wetting ; application to a collagen network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachèle Allena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+                <w:t xml:space="preserve">J.-M. Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">4th Biot Conf. On Poromechanics, Columbia Univ. New york</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413983v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microextensometry measurements and identiﬁcation of mechanical properties on cortical bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul par éléments finis de diffusion élastique d'ondes électroniques : problèmes direct et inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaïg Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics in Biological Tissues BSSM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707837v1</w:t>
+                <w:t xml:space="preserve">hal-01418157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul par éléments finis de diffusion élastique d'ondes électroniques : problèmes direct et inverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microextensometry measurements and identiﬁcation of mechanical properties on cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics in Biological Tissues BSSM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418157v1</w:t>
+                <w:t xml:space="preserve">hal-00707837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced-order piecewise-linear model of squeeze-film damping for deformable structures including large displacement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Missoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP Design Test Integration and Packaging of NEMS/MOEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nice, France. pp. 229-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11713,51 +11818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation through honeycomb shells: theoretical and numerical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11985,64 +12090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008), 8th. World Congress on Computational Mechanics (WCCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12080,51 +12185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive models for electronic structure computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM8 ECCOMAS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Venise, Italy. pp.a3237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12244,64 +12349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of nonlinear vibrations in railway vehicles including considerations of track defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12346,234 +12451,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de problèmes inverses par l'utilisation de maillages adaptatifs</w:t>
+                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495803v1</w:t>
+                <w:t xml:space="preserve">hal-00258663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de la propagation instable et limitée de fissure due à la présence de zones locales fragiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïthem Adouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Berdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258663v1</w:t>
+                <w:t xml:space="preserve">hal-01495832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order modelling of the Reynolds equation for flexible structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Missoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12624,51 +12755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio computation of crystal using finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th USNCCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, San Francisco, Califronie, United States. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12687,178 +12818,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la propagation instable et limitée de fissure due à la présence de zones locales fragiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Berdin</w:t>
+                <w:t xml:space="preserve">Approche micromécanique du remodelage osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495832v1</w:t>
+                <w:t xml:space="preserve">hal-00289135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approach and choice of norms related to the regularization of inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12890,1063 +13008,1050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche micromécanique du remodelage osseux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoc</w:t>
+                <w:t xml:space="preserve">Numerical assessment of demineralized dentin permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Society of Biomechanics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289135v1</w:t>
+                <w:t xml:space="preserve">hal-00258229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of demineralized dentin permeability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Modélisation de la propagation des ondes élastiques dans les coques sandwich en nids d'abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Biomechanics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, Ireland. pp.50-51</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258229v1</w:t>
+                <w:t xml:space="preserve">hal-01788340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability estimation of demineralised dentin material : flow simulation through a collagen network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Int. Conf. On Mechanics of Biomaterials and Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation des ondes élastiques dans les coques sandwich en nids d'abeille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab-initio computation of crystal defects using transparent boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">AtoC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Austin, Texas, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788340v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio computation of crystal defects using transparent boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régularisation de problèmes inverses par l'utilisation de maillages adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AtoC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Austin, Texas, United States. pp.14</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294970v1</w:t>
+                <w:t xml:space="preserve">hal-01495803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element method potentialities for ab-initio computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time discontinuous Galerkin solvers for numerical modeling of elastic shock wave propagation in honeycomb sandwich shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on density functional theory and transmission electron microscopy (DFTEM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.165-166</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264454v1</w:t>
+                <w:t xml:space="preserve">hal-00274224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time discontinuous Galerkin solvers for numerical modeling of elastic shock wave propagation in honeycomb sandwich shells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element method potentialities for ab-initio computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">International conference on density functional theory and transmission electron microscopy (DFTEM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274224v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element approximations of periodic Hartree-Fock including transparent boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent mesh and model adaptive modeling of crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States. pp.22</w:t>
+              <w:t xml:space="preserve">EMMC9, 9th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, IdF, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294971v1</w:t>
+                <w:t xml:space="preserve">hal-00274196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent mesh and model adaptive modeling of crack propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element approximations of periodic Hartree-Fock including transparent boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC9, 9th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, IdF, France. 6 p</w:t>
+              <w:t xml:space="preserve">WCCM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274196v1</w:t>
+                <w:t xml:space="preserve">hal-00294971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cavities using interferometric data : adjoint state formulations and adaptive meshing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Wave propagation in orthotropic elastic shells: theoretical and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM7 - 7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">COMPUTATIONAL METHODS IN ENGINEERING AND SCIENCE, EPMESC X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hainan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258659v1</w:t>
+                <w:t xml:space="preserve">hal-00274257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in orthotropic elastic shells: theoretical and numerical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Detection of cavities using interferometric data : adjoint state formulations and adaptive meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUTATIONAL METHODS IN ENGINEERING AND SCIENCE, EPMESC X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Hainan, China</w:t>
+              <w:t xml:space="preserve">WCCM7 - 7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274257v1</w:t>
+                <w:t xml:space="preserve">hal-00258659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un adaptateur de charges utiles d'Ariane5 soumis à une charge mobile supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14010,51 +14115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some multiscale issues for the numerical modeling of thin structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14086,791 +14191,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical approach of transient elastography in soft tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Berkeley mini-workshop on Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656017v1</w:t>
+                <w:t xml:space="preserve">hal-00274169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la propagation des ondes dans les coques sandwich en nid d'abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
+              <w:t xml:space="preserve">7e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274169v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la propagation des ondes dans les coques sandwich en nid d'abeille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Grédé</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788821v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM approaches to electronic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th U.S.National Congress on Computational Mechanics (8th U.S.N.C.C.M.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Austin, Texas, United States. pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical approach of transient elastography in soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
+              <w:t xml:space="preserve">France-Berkeley mini-workshop on Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993549v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and mesh adaptivity for thin structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de la déformation locale d'un tissu osseux cortical : relation avec la microstruture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caldemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics - WCCM VI in conjunction with APCOM'04,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Beijing, China</w:t>
+              <w:t xml:space="preserve">MECAMAT 04, Aussois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090422v1</w:t>
+                <w:t xml:space="preserve">hal-00117657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la déformation locale d'un tissu osseux cortical : relation avec la microstruture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model and mesh adaptivity for thin structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 04, Aussois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">Computational Mechanics - WCCM VI in conjunction with APCOM'04,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117657v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Local Strain Field in Cortical Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM X: International Congress and Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
@@ -14931,51 +15036,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">special issue of European Journal of computational Mechanics : Space time adaptive strategies for time-dependent transient problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15540,51 +15645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2023.104129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03658447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2022.018958" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02279886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105980" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01144-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R Fedorchak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Bell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Isermann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00444k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/mcb.2018.03053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nifa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.05.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.02.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Series" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.04.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveraux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schattschneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.11.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P09DPMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Tian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Thiam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0595-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thiam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070576" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/2/026008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-013-0087-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD213HXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharpe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-013-9908-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.539564" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.03.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLPCT8NP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galtier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le&#160;men&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0551-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQD29W9C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Tian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paries" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.01.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1Q152RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114875v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;them Adouani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Berdin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114876v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grede" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133264v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2005.09.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BL9DFB9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020077" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WD1D3LHQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.173-184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Elhabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050504" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9FB2023-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453309v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kodaissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845948v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fougeron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1837.7211" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338325v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069571" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516629v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592888v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philippon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592891v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degrange" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413983v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le Allena" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295736v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264454v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274224v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grede" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294971v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troclet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274230v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788821v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264422v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117657v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117658v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272232v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453308v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piccuezzu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203745366" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Budyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sanders" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429332449-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2023.104129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03658447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2022.018958" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02279886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105980" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01144-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Davidson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R Fedorchak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Bell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Isermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00444k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.05.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/mcb.2018.03053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.02.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Series" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.04.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveraux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schattschneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.11.027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P09DPMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Tian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/2/026008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Thiam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0595-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thiam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070576" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-013-0087-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD213HXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-013-9908-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.539564" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.03.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLPCT8NP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le&#160;men&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0551-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQD29W9C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Tian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Su" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.01.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1Q152RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grede" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133264v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2005.09.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BL9DFB9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272221v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;them Adouani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Berdin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020077" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.173-184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Elhabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050504" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9FB2023-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453309v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kodaissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fougeron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1837.7211" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845948v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338325v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069571" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845964v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592888v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philippon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le Allena" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394463v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degrange" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295736v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495832v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788340v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294970v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274224v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grede" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294971v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troclet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274230v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274169v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788821v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993549v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264422v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656017v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117657v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117658v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272232v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453308v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piccuezzu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203745366" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Budyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sanders" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429332449-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>