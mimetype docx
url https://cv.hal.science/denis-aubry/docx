--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -288,378 +288,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original experimental approach showing that most nonlinearities expressed by filled elastomers relate to microscopic friction and cavitation</w:t>
+                <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Picquart</w:t>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Poirey</w:t>
+                <w:t xml:space="preserve">Asef Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138 (9), pp.49941. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.104329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.49941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376229v1</w:t>
+                <w:t xml:space="preserve">hal-03249482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
+                <w:t xml:space="preserve">An original experimental approach showing that most nonlinearities expressed by filled elastomers relate to microscopic friction and cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asef Hemmati</w:t>
+                <w:t xml:space="preserve">Gilles Poirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 116, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (9), pp.49941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.49941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462238v1</w:t>
+                <w:t xml:space="preserve">hal-04376229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asef Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, pp.104329. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2021, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249482v1</w:t>
+                <w:t xml:space="preserve">hal-04462238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ultrasonic attenuation within two- and three-dimensional polycrystalline media</w:t>
               </w:r>
@@ -1937,265 +1937,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Simulation of Bistable Microsystem with Frequency-up conversion effect for Electrostatic Energy Harvesting</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical modeling of membrane and bending elastic wave propagation in honeycomb thin layers and sandwiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Vysotsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B.Y. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/757/1/012007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832552v1</w:t>
+                <w:t xml:space="preserve">hal-01349289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical modeling of membrane and bending elastic wave propagation in honeycomb thin layers and sandwiches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Simulation of Bistable Microsystem with Frequency-up conversion effect for Electrostatic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.Y. Tian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 757, pp.12007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/757/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349289v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Energy Harvester Design Using Bistable Mechanism With Compensational Springs In Gravity Field</w:t>
               </w:r>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 773 (012064), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification of two-time-scale nonlinear transient models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2870,51 +2870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2961,51 +2961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFICIENT FATIGUE SIMULATION USING PERIODIC HOMOGENIZATION WITH MULTIPLE TIME SCALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3052,51 +3052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional pore-scale modelling of dentinal infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,64 +3169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical investigation of HF elastic wave propagation in two-dimensional periodic beam lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.Y. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification of nonlinear time-dependent rubber bushings models towards their integration in multibody simulations of a vehicle chassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3506,51 +3506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved calibration of simulation models in railway dynamics: application of a parameter identification process to the multi-body model of a TGV train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material fatigue simulation using a periodic time homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4148,276 +4148,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mesh adaption for the identification of a spatial field of material properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">A novel technique to parametrize shell-like deformations inside biological membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88 (3), pp.205-227. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.409-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0551-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707980v1</w:t>
+                <w:t xml:space="preserve">hal-00813845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique to parametrize shell-like deformations inside biological membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">Using mesh adaption for the identification of a spatial field of material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (4), pp.409-423. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.205-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-010-0551-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.3170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813845v1</w:t>
+                <w:t xml:space="preserve">hal-00707980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Wave Propagation in Periodic Cellular Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biyu Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Paries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4856,51 +4856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen fiber network infiltration : permeability and capillary infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (1-2-3), pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5049,259 +5049,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time scale fatigue modelling: application to damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of multiple morphogenetic movements in the Drosophila embryo by a single 3D finite element model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Devulder</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (6), pp.637-646. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (4), pp.313-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-010-0476-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707975v1</w:t>
+                <w:t xml:space="preserve">hal-00765613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of multiple morphogenetic movements in the Drosophila embryo by a single 3D finite element model.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-time scale fatigue modelling: application to damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (4), pp.313-324. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (6), pp.637-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0476-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765613v1</w:t>
+                <w:t xml:space="preserve">hal-00707975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of basal drag inferred using control methods from a full-Stokes and simpler models for Pine Island Glacier, West Antarctica</w:t>
               </w:r>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6th ICIPE, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5823,51 +5823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic wave propagation in hexagonal honeycomb sandwich panels: Physical understanding and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6051,51 +6051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive time discontinuous Galerkin method for numerical modeling of wave propagation in shell and 3D structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6146,51 +6146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive numerical modeling of dynamic crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïthem Adouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Berdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6548,51 +6548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la modélisation des ondes élastiques dans les structures : calculs adaptatif et parallèle avec équilibrage de charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,51 +6813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse modale des bandes interdites en fréquence pour la propagation des ondes dans un milieu périodique borné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6915,454 +6915,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of ultrasonic wave scattering in polycrystalline materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+                <w:t xml:space="preserve">A multiscale assessment of microscopic mechanisms to model propellant behavior nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poirey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Laser-Ultrasonics for metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Mach Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Annapolis (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405188v1</w:t>
+                <w:t xml:space="preserve">hal-04376983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale assessment of microscopic mechanisms to model propellant behavior nonlinearities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Picquart</w:t>
+                <w:t xml:space="preserve">Efficiency of a reduced model of seismic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mach Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Annapolis (Maryland), United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy. pp1961-1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376983v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of a reduced model of seismic metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Numerical investigation of ultrasonic wave scattering in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Caicedo</w:t>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy. pp1961-1968</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Laser-Ultrasonics for metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405115v1</w:t>
+                <w:t xml:space="preserve">hal-02405188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach for the development of a propellant constitutive law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational Modeling of Complex Materials across the Scales - CMCS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7387,77 +7387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of a micromechanically based model for solid propellants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7731,286 +7731,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy based a posteriori analysis for finite element modeling of elastic wave propagation in heterogeneous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Numerical simulation of ultrasonic attenuation by a bimodal grain size polycristal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">The 3rd International Workshop on Laser-Ultrasound (LUS) for Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899288v1</w:t>
+                <w:t xml:space="preserve">hal-01845375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of ultrasonic attenuation by a bimodal grain size polycristal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Tie</w:t>
+                <w:t xml:space="preserve">Energy based a posteriori analysis for finite element modeling of elastic wave propagation in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Workshop on Laser-Ultrasound (LUS) for Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845375v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage fluide-structure pour l'étude des interactions choc/obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8195,51 +8195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8284,818 +8284,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Grain Size Effects on Ultrasonic Propagation in Polycrystalline Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Bai</w:t>
+                <w:t xml:space="preserve">On Energy Based Error Analysis For Numerical Modeling of High Frequency Elastic Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics)</w:t>
+              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics), Seoul, Korea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845957v1</w:t>
+                <w:t xml:space="preserve">hal-01845948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOVERY OF DIFFERENTIATION/INTEGRATION COMPATIBILITY OF MESHLESS OPERATORS VIA LOCAL ADAPTATION OF THE POINT CLOUD IN THE CONTEXT OF NODAL INTEGRATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierrot</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Grain Size Effects on Ultrasonic Propagation in Polycrystalline Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832554v1</w:t>
+                <w:t xml:space="preserve">hal-01845957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Energy Based Error Analysis For Numerical Modeling of High Frequency Elastic Wave Propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tie</w:t>
+                <w:t xml:space="preserve">RECOVERY OF DIFFERENTIATION/INTEGRATION COMPATIBILITY OF MESHLESS OPERATORS VIA LOCAL ADAPTATION OF THE POINT CLOUD IN THE CONTEXT OF NODAL INTEGRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth WCCM (World Congress on Computational Mechanics), Seoul, Korea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/100016.1837.7211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845948v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE Modeling of Ultrasound attenuation and Backscattering in polycrystalline materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Solas</w:t>
+                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAI seminar “Ultrasonic Inspection of Complex Structured Materials”, EDF R&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems - NCMIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845351v1</w:t>
+                <w:t xml:space="preserve">hal-01862057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
+                <w:t xml:space="preserve">Viscoelastoplastic model of cell nucleus under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Deveraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Allena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems - NCMIP 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.1924-1925, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862057v1</w:t>
+                <w:t xml:space="preserve">hal-01338325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastoplastic model of cell nucleus under compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachele Allena</w:t>
+                <w:t xml:space="preserve">On explicit error estimates for the elastic wave propagation in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADMOS 2015, 7th International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01338325v1</w:t>
+                <w:t xml:space="preserve">hal-01845964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On explicit error estimates for the elastic wave propagation in heterogeneous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FE Modeling of Ultrasound attenuation and Backscattering in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2015, 7th International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">MAI seminar “Ultrasonic Inspection of Complex Structured Materials”, EDF R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845964v1</w:t>
+                <w:t xml:space="preserve">hal-01845351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On explicit error estimates for the elastic wave propagation in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9146,51 +9146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of grain size effect on the ultrasonic propagation in polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient vibration fatigue simulations using a multiple-scale periodic homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9323,51 +9323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification of transient models with multiple time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9405,51 +9405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards efficient fatigue simulation and parameter identification using models with multiple time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9487,215 +9487,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification paramétrique de modèles à échelles de temps multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079429v1</w:t>
+                <w:t xml:space="preserve">hal-01722088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification paramétrique de modèles à échelles de temps multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722088v1</w:t>
+                <w:t xml:space="preserve">hal-01079429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue simulation of aeronautic parts using time-homogenized models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9733,51 +9733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary rise in demineralized dentin and more generally in a ﬁbrous tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9815,51 +9815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identification of time-homogenized models describing material fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9891,493 +9891,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-homogenization method: application to fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Théorie des Ondes Bloch Appliquée à la Modélisation de la Propagation d'Ondes Elastiques dans des Milieux Périodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biyu Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2011 - 7th European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707969v1</w:t>
+                <w:t xml:space="preserve">hal-00592891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation de l'interaction dynamique transitoire d'une structure maître/esclave dans le lanceur Ariane 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Spatial ﬁeld identiﬁcation using adaptive mesh reﬁnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">ADMOS 2011 - International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Châtenay-Malabry, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592888v1</w:t>
+                <w:t xml:space="preserve">hal-00707936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'homogénéisation temporelle : application à la simulation numérique de la fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Time-homogenization method: application to fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">ENOC 2011 - 7th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592734v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des Ondes Bloch Appliquée à la Modélisation de la Propagation d'Ondes Elastiques dans des Milieux Périodiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Méthode d'homogénéisation temporelle : application à la simulation numérique de la fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592891v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial ﬁeld identiﬁcation using adaptive mesh reﬁnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Caracterisation de l'interaction dynamique transitoire d'une structure maître/esclave dans le lanceur Ariane 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2011 - International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Châtenay-Malabry, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707936v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric identiﬁcation of dynamic models including contact-type phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10428,51 +10428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCF modelling with use of a two-timescale homogenization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue 2010 - International Fatigue Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.787-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10491,454 +10491,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un essai de porosimétrie par intrusion de mercure,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-timescale homogenization method for the modeling of material fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Degrange</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">WCCM9 - 9th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia. pp.012113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817054v1</w:t>
+                <w:t xml:space="preserve">hal-00707872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-timescale homogenization method for the modeling of material fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of transient nonlinear models with contact using adjoint state formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM9 - 9th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia. pp.012113</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707872v1</w:t>
+                <w:t xml:space="preserve">hal-00707860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transient nonlinear models with contact using adjoint state formulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microextensometry measurements and identification of mechanical properties on cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">CMBBE - 9th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707860v1</w:t>
+                <w:t xml:space="preserve">hal-00707857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microextensometry measurements and identification of mechanical properties on cortical bone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Henry</w:t>
+                <w:t xml:space="preserve">Simulation d'un essai de porosimétrie par intrusion de mercure,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE - 9th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707857v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive maintenance by identification of suspension parameters from inline acceleration measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11084,51 +11084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic model of porous media wetting Application to a collagen network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11218,51 +11218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11287,51 +11287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques des mouvements morphogénétiques dans l'embryon de Drosophile : influence de la géométrie initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachèle Allena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11516,51 +11516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaïg Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11585,77 +11585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microextensometry measurements and identiﬁcation of mechanical properties on cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11704,571 +11704,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-order piecewise-linear model of squeeze-film damping for deformable structures including large displacement effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Missoffe</w:t>
+                <w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Missoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP Design Test Integration and Packaging of NEMS/MOEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp. 229-231</w:t>
+              <w:t xml:space="preserve">DTIP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.229-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354572v1</w:t>
+                <w:t xml:space="preserve">hal-00277713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation through honeycomb shells: theoretical and numerical aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a spatial field of material properties with adaptive regularization and meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">IDETC/CIE 2008 - ASME 2008 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New York, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00310247v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A piecewise-linear reduced-order model of squeeze-film damping for deformable structures including large displacement effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Juillard</w:t>
+                <w:t xml:space="preserve">A reduced-order piecewise-linear model of squeeze-film damping for deformable structures including large displacement effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Missoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.229-231</w:t>
+              <w:t xml:space="preserve">DTIP Design Test Integration and Packaging of NEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp. 229-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277713v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a spatial field of material properties with adaptive regularization and meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave propagation through honeycomb shells: theoretical and numerical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC/CIE 2008 - ASME 2008 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, New York, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">7th European Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315371v1</w:t>
+                <w:t xml:space="preserve">hal-00310247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of an infiltration front through demineralized dentin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive models for electronic structure computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008), 8th. World Congress on Computational Mechanics (WCCM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">WCCM8 ECCOMAS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Italy. pp.a3237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817039v1</w:t>
+                <w:t xml:space="preserve">hal-00295736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive models for electronic structure computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of an infiltration front through demineralized dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM8 ECCOMAS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Italy. pp.a3237</w:t>
+              <w:t xml:space="preserve">5th. European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2008), 8th. World Congress on Computational Mechanics (WCCM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00295736v1</w:t>
+                <w:t xml:space="preserve">hal-00817039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters identification for the nonlinear time-dependent model of rubber bushings in multibody simulations</w:t>
               </w:r>
@@ -12280,51 +12280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM8 - 8th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12375,51 +12375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12451,614 +12451,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab-initio computation of crystal using finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">9th USNCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, San Francisco, Califronie, United States. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258663v1</w:t>
+                <w:t xml:space="preserve">hal-00295691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la propagation instable et limitée de fissure due à la présence de zones locales fragiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Berdin</w:t>
+                <w:t xml:space="preserve">Reduced-order modelling of the Reynolds equation for flexible structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Missoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">10th Annual Nanotechnology Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Santa Clara, United States. pp. 137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495832v1</w:t>
+                <w:t xml:space="preserve">hal-00238517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modelling of the Reynolds equation for flexible structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de la propagation instable et limitée de fissure due à la présence de zones locales fragiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïthem Adouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Berdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual Nanotechnology Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Santa Clara, United States. pp. 137-140</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00238517v1</w:t>
+                <w:t xml:space="preserve">hal-01495832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio computation of crystal using finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche micromécanique du remodelage osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th USNCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, San Francisco, Califronie, United States. pp.49</w:t>
+              <w:t xml:space="preserve">CFM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00295691v1</w:t>
+                <w:t xml:space="preserve">hal-00289135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche micromécanique du remodelage osseux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoc</w:t>
+                <w:t xml:space="preserve">Adaptive approach and choice of norms related to the regularization of inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2007 - Internatonal Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Göteborg, Sweden. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289135v1</w:t>
+                <w:t xml:space="preserve">hal-00258664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive approach and choice of norms related to the regularization of inverse problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2007 - Internatonal Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Göteborg, Sweden. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258664v1</w:t>
+                <w:t xml:space="preserve">hal-00258663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of demineralized dentin permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13135,51 +13135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation des ondes élastiques dans les coques sandwich en nids d'abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13217,51 +13217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability estimation of demineralised dentin material : flow simulation through a collagen network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13407,51 +13407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation de problèmes inverses par l'utilisation de maillages adaptatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13483,575 +13483,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time discontinuous Galerkin solvers for numerical modeling of elastic shock wave propagation in honeycomb sandwich shells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element approximations of periodic Hartree-Fock including transparent boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">WCCM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274224v1</w:t>
+                <w:t xml:space="preserve">hal-00294971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element method potentialities for ab-initio computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent mesh and model adaptive modeling of crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on density functional theory and transmission electron microscopy (DFTEM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.165-166</w:t>
+              <w:t xml:space="preserve">EMMC9, 9th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, IdF, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264454v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent mesh and model adaptive modeling of crack propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Detection of cavities using interferometric data : adjoint state formulations and adaptive meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC9, 9th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, IdF, France. 6 p</w:t>
+              <w:t xml:space="preserve">WCCM7 - 7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274196v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element approximations of periodic Hartree-Fock including transparent boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave propagation in orthotropic elastic shells: theoretical and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, Californie, United States. pp.22</w:t>
+              <w:t xml:space="preserve">COMPUTATIONAL METHODS IN ENGINEERING AND SCIENCE, EPMESC X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Hainan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294971v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in orthotropic elastic shells: theoretical and numerical modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Space-time discontinuous Galerkin solvers for numerical modeling of elastic shock wave propagation in honeycomb sandwich shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUTATIONAL METHODS IN ENGINEERING AND SCIENCE, EPMESC X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Hainan, China</w:t>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274257v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cavities using interferometric data : adjoint state formulations and adaptive meshing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element method potentialities for ab-initio computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM7 - 7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">International conference on density functional theory and transmission electron microscopy (DFTEM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258659v1</w:t>
+                <w:t xml:space="preserve">hal-00264454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un adaptateur de charges utiles d'Ariane5 soumis à une charge mobile supersonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14115,51 +14115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some multiscale issues for the numerical modeling of thin structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14197,77 +14197,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14305,51 +14305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation des ondes dans les coques sandwich en nid d'abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14394,217 +14394,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEM approaches to electronic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
+              <w:t xml:space="preserve">8th U.S.National Congress on Computational Mechanics (8th U.S.N.C.C.M.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Austin, Texas, United States. pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993549v1</w:t>
+                <w:t xml:space="preserve">hal-00264422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM approaches to electronic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of elastic wave propagation in honeycomb sandwich panels under moving loads : application to space launcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th U.S.National Congress on Computational Mechanics (8th U.S.N.C.C.M.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Austin, Texas, United States. pp.61</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Munich, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264422v1</w:t>
+                <w:t xml:space="preserve">hal-01993549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical approach of transient elastography in soft tissues</w:t>
               </w:r>
@@ -14810,51 +14810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and mesh adaptivity for thin structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics - WCCM VI in conjunction with APCOM'04,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15036,51 +15036,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">special issue of European Journal of computational Mechanics : Space time adaptive strategies for time-dependent transient problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15645,51 +15645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2023.104129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03658447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2022.018958" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02279886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105980" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01144-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Davidson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R Fedorchak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Bell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Isermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00444k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.05.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/mcb.2018.03053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.02.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Series" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.04.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveraux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schattschneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.11.027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P09DPMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Tian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/2/026008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Thiam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0595-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thiam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070576" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-013-0087-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD213HXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-013-9908-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.539564" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.03.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLPCT8NP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le&#160;men&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0551-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQD29W9C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Tian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Su" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.01.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1Q152RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grede" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133264v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2005.09.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BL9DFB9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272221v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;them Adouani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Berdin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020077" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.173-184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Elhabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050504" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9FB2023-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453309v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kodaissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845957v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fougeron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1837.7211" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845948v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338325v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069571" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845964v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592888v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philippon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592891v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le Allena" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394463v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degrange" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310247v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295736v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495832v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788340v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294970v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274224v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grede" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264454v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294971v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troclet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274230v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274169v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788821v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993549v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264422v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656017v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117657v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117658v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272232v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453308v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piccuezzu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203745366" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Budyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sanders" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429332449-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2023.104129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03658447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/mcb.2022.018958" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02279886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105980" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-019-01144-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Davidson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R Fedorchak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Mondesert-Deveraux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Bell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Isermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00444k" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Nifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.05.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/mcb.2018.03053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.02.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Mouronval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Series" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.04.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveraux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schattschneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.11.027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P09DPMB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Y. Tian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.06.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ladoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/12/2/026008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Thiam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-014-0595-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thiam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070576" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrange Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.709848" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-013-0087-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD213HXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-013-9908-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2010.539564" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.03.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLPCT8NP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le&#160;men&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0551-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQD29W9C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Tian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Su" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Diez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-010-9537-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00765613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.01.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1Q152RH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Detrey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Missoffe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Juillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00270341v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/3/035042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grede" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133264v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2005.09.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BL9DFB9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272221v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;them Adouani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Berdin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joughin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020077" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.173-184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Elhabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050504" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9FB2023-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845375v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hadjadj" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453309v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kodaissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meimon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845948v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fougeron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1837.7211" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338325v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069571" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845351v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00708815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592891v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philippon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817054v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rach&#232;le Allena" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394463v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degrange" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277713v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Missoffe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310247v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295736v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00817039v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295691v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00238517v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495832v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289135v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258229v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788340v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294970v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294971v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274196v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274224v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grede" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264454v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troclet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274230v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274169v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788821v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264422v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993549v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656017v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117657v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117658v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272232v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453308v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piccuezzu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203745366" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Budyn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sanders" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429332449-8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>