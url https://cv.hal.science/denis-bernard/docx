--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -127,733 +127,733 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spacetime picture for entanglement generation in noisy fermion chains</w:t>
+                <w:t xml:space="preserve">Large deviations of density fluctuations in the boundary-driven quantum symmetric simple inclusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Swann</w:t>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bernard</w:t>
+                <w:t xml:space="preserve">Tony Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Nahum</w:t>
+                <w:t xml:space="preserve">Stefano Scopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyi Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.112.064301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.034106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/fs7f-z3k6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017926v1</w:t>
+                <w:t xml:space="preserve">hal-05371253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deviations of density fluctuations in the boundary-driven quantum symmetric simple inclusion process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Symmetry classes of classical stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Prosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shiyi Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/fs7f-z3k6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192 (3), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-025-03423-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371253v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry classes of classical stochastic processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spacetime picture for entanglement generation in noisy fermion chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ribeiro</w:t>
+                <w:t xml:space="preserve">Tobias Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomaž Prosen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bernard</w:t>
+                <w:t xml:space="preserve">Adam Nahum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 192 (3), pp.41. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.064301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-025-03423-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.112.064301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650458v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored fermions with conserved U(1) charge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured random matrices and cyclic cumulants: A free probability approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Fava</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adam Nahum</w:t>
+                <w:t xml:space="preserve">Ludwig Hruza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.6.043246⟩</w:t>
+              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (03), pp.2450014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S201032632450014X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985679v1</w:t>
+                <w:t xml:space="preserve">hal-04245142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured random matrices and cyclic cumulants: A free probability approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bernoulli variables, classical exclusion processes and free probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Hruza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Matrices: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (03), pp.2450014. </w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.125-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S201032632450014X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00023-023-01320-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245142v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernoulli variables, classical exclusion processes and free probability</w:t>
+                <w:t xml:space="preserve">Monitored fermions with conserved U(1) charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bauer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Michele Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Piroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Hruza</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Nahum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.125-172. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (04), pp.043246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00023-023-01320-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.6.043246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245136v2</w:t>
+                <w:t xml:space="preserve">hal-04985679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Entanglement in the Driven Quantum Symmetric Simple Exclusion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Hruza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (4), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -881,421 +881,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal out-of-equilibrium dynamics of 1D critical quantum systems perturbed by noise coupled to energy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nonlinear sigma models for monitored dynamics of free fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Piroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea de Luca</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Nahum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.011043. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011043⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.041045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245132v1</w:t>
+                <w:t xml:space="preserve">hal-04245129v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear sigma models for monitored dynamics of free fermions</w:t>
+                <w:t xml:space="preserve">Coherent Fluctuations in Noisy Mesoscopic Systems, the Open Quantum SSEP, and Free Probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Fava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Piroli</w:t>
+                <w:t xml:space="preserve">Ludwig Hruza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Swann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Nahum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.041045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041045⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245129v3</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Fluctuations in Noisy Mesoscopic Systems, the Open Quantum SSEP, and Free Probability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Universal out-of-equilibrium dynamics of 1D critical quantum systems perturbed by noise coupled to energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Christopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.011045. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245135v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Fluctuations in Quantum Simple Exclusion Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian H. L. Essler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Hruza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Medenjak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1342,51 +1342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sinh-Gordon model beyond the self dual point and the freezing transition in disordered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1427,330 +1427,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entanglement distribution in the quantum symmetric simple exclusion process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Can the Macroscopic Fluctuation Theory be quantized?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Piroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (1), pp.014146. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (43), pp.433001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.014146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac2597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157129v1</w:t>
+                <w:t xml:space="preserve">hal-03365162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Macroscopic Fluctuation Theory be quantized?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution to the Quantum Symmetric Simple Exclusion Process : the Continuous Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bernard</w:t>
+                <w:t xml:space="preserve">Tony Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (43), pp.433001. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384 (2), pp.1141-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac2597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-021-04087-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365162v1</w:t>
+                <w:t xml:space="preserve">hal-03001972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution to the Quantum Symmetric Simple Exclusion Process : the Continuous Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Entanglement distribution in the quantum symmetric simple exclusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Jin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Piroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 384 (2), pp.1141-1185. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.014146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-021-04087-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.014146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001972v1</w:t>
+                <w:t xml:space="preserve">hal-03157129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entanglement entropy growth in stochastic conformal field theory and the KPZ class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131 (1), pp.10007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1784,77 +1784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal fluctuations around typicality for quantum ergodic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (1), pp.012115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,77 +1888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Stochastic Spin Chains to Quantum Kardar-Parisi-Zhang Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krajenbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (4), pp.040603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1986,772 +1986,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium fluctuations in maximally noisy extended quantum systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bauer</w:t>
+                <w:t xml:space="preserve">Open Quantum Symmetric Simple Exclusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.045. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (8), pp.080601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.6.4.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.080601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367770v1</w:t>
+                <w:t xml:space="preserve">hal-02302962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Quantum Symmetric Simple Exclusion Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Diffusion in generalized hydrodynamics and quasiparticle scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo de Nardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Jin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.080601⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.6.4.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302962v1</w:t>
+                <w:t xml:space="preserve">hal-01960372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in generalized hydrodynamics and quasiparticle scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacopo de Nardis</w:t>
+                <w:t xml:space="preserve">Equilibrium fluctuations in maximally noisy extended quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doyon</w:t>
+                <w:t xml:space="preserve">Tony Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.049. </w:t>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.6.4.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.6.4.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960372v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic spikes and strong noise limits of stochastic differential equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transport in quantum chains under strong monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Shpielberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-018-0645-y⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), pp.60006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/60006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01626332v1</w:t>
+                <w:t xml:space="preserve">hal-01815266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in quantum chains under strong monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Monitoring continuous spectrum observables: the strong measurement limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Shpielberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/60006⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.5.4.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815266v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01930252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring continuous spectrum observables: the strong measurement limit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic Diffusion in Integrable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo de Nardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Jin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.037. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (16), pp.160603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.5.4.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.160603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01930252v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Diffusion in Integrable Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stochastic spikes and strong noise limits of stochastic differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (16), pp.160603. </w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.653-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.160603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00023-018-0645-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846716v1</w:t>
+                <w:t xml:space="preserve">cea-01626332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion and signatures of localization in stochastic conformal field theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (11), pp.110201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2798,51 +2798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passage times, exit times and Dirichlet problems for open quantum walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pautrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2889,77 +2889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic dissipative quantum spin chains (I) : Quantum fluctuating discrete hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2987,785 +2987,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01626328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal field theory out of equilibrium: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hydrodynamic approach to non-equilibrium conformal field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016 (6), pp.064005. </w:t>
+              <w:t xml:space="preserve">, 2016, 2016 (3), pp.033104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/06/064005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083815v1</w:t>
+                <w:t xml:space="preserve">hal-03083809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrodynamic approach to non-equilibrium conformal field theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Zooming in on quantum trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doyon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tilloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.10LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/10/10LT01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083809v1</w:t>
+                <w:t xml:space="preserve">cea-01626652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooming in on quantum trajectories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conformal field theory out of equilibrium: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tilloy</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.10LT01. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (6), pp.064005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/10/10LT01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/06/064005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01626652v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal simulation of Markovian open quantum systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-equilibrium conformal field theories with impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Sweke</w:t>
+                <w:t xml:space="preserve">B. Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Sinayskiy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Petruccione</w:t>
+                <w:t xml:space="preserve">J Viti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.062308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (5), pp.05FT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/48/5/05FT01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083807v1</w:t>
+                <w:t xml:space="preserve">hal-03083804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Equilibrium Steady States in Conformal Field Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spikes in quantum trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-014-0314-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.052111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.052111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083533v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01626336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium conformal field theories with impurities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-Equilibrium Steady States in Conformal Field Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Viti</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/48/5/05FT01⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.113-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-014-0314-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083804v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spikes in quantum trajectories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Universal simulation of Markovian open quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Sweke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Sinayskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Petruccione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92, pp.052111. </w:t>
+              <w:t xml:space="preserve">, 2015, 91 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.052111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.062308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01626336v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the rates of measurement-induced quantum jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tilloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.25FT02. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3799,77 +3799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy flow and fluctuations in non-equilibrium conformal field theory on star graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Hoogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (3), pp.P03002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3897,278 +3897,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling quantum flux through measurement: An idealised example</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real Time Imaging of Quantum and Thermal Fluctuations: The Case of a Two-Level System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/20010⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (6), pp.707-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-014-0688-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083514v1</w:t>
+                <w:t xml:space="preserve">hal-03083523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Imaging of Quantum and Thermal Fluctuations: The Case of a Two-Level System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controlling quantum flux through measurement: An idealised example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (6), pp.707-729. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107 (2), pp.20010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11005-014-0688-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/20010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083523v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The open quantum Brownian motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tilloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (9), pp.P09001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4196,382 +4196,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium thermal transport in the quantum Ising chain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scrutinizing the cosmological constant problem and a possible resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doyon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.134301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.063010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083531v1</w:t>
+                <w:t xml:space="preserve">hal-03083535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing the cosmological constant problem and a possible resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Open quantum random walks: Bistability on pure states and ballistically induced diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Leclair</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tilloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.063010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.062340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083535v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open quantum random walks: Bistability on pure states and ballistically induced diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nonequilibrium thermal transport in the quantum Ising chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tilloy</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (13), pp.134301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.062340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.134301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083532v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal symmetry and fluctuation relations in non-equilibrium quantum steady states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (37), pp.372001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4605,64 +4605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated Quantum Non-Demolition Measurements: Convergence and Continuous Time Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4709,51 +4709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN INTRODUCTION TO YANGIAN SYMMETRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 07 (20n21), pp.3517-3530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4787,64 +4787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full counting statistics in the resonant-level model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (12), pp.122302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4878,51 +4878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge states for topological insulators in two dimensions and their Luttinger-like liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun-Ah Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFFINE SOLITONS: A RELATION BETWEEN TAU FUNCTIONS, DRESSING AND BÄCKLUND TRANSFORMATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Babelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 08 (03), pp.507-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5073,64 +5073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy flow in non-equilibrium conformal field theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (36), pp.362001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5164,64 +5164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterated stochastic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5268,51 +5268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic classification of topological insulators and its eightfold periodicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5353,265 +5353,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum stochastic processes: a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Convergence of repeated quantum nondemolition measurements and wave-function collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (04), pp.P04016. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/04/P04016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.044103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083843v1</w:t>
+                <w:t xml:space="preserve">hal-03083837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of repeated quantum nondemolition measurements and wave-function collapse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quantum stochastic processes: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (04), pp.P04016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.044103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/04/P04016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083837v1</w:t>
+                <w:t xml:space="preserve">hal-03083843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gaussian Free Field and SLE4 on Doubly Connected Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hagendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 140 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5639,278 +5639,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Critical SLE(2) and SLE(4): a Field Theory Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Conditioning SLEs and loop erased random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Cantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+              <w:t xml:space="preserve">Journal of Physical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/07/P07037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3097299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370578v1</w:t>
+                <w:t xml:space="preserve">hal-00287985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning SLEs and loop erased random walks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Off-Critical SLE(2) and SLE(4): a Field Theory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Kennedy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bernard</w:t>
+                <w:t xml:space="preserve">Luigi Cantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Mathematics</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3097299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/07/P07037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287985v1</w:t>
+                <w:t xml:space="preserve">hal-00370578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LERW as an example of off-critical SLEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Kytola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,51 +5957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse turbulent cascades and conformally invariant curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,64 +6074,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible description of domain walls in two-dimensional spin glasses by stochastic Loewner evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alan Middleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6172,1108 +6172,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal invariance in two-dimensional turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2D growth processes: SLE and Loewner chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Falkovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 432, pp.115-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283891v1</w:t>
+                <w:t xml:space="preserve">hal-00283878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D growth processes: SLE and Loewner chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Are Domain Walls in Spin Glasses Described by Stochastic Loewner Evolutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alan Middleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 432, pp.115-221</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76, pp.020403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283878v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Domain Walls in Spin Glasses Described by Stochastic Loewner Evolutions?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conformal invariance in two-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Alan Middleton</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boffetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Falkovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.124-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283779v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Schramm-Loewner Evolutions and Statistical Mechanics Martingales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dipolar SLEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houdayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-005-7002-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 0503, pp.P001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2005/03/P03001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023298v1</w:t>
+                <w:t xml:space="preserve">hal-00021801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar SLEs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gene essentiality and the topology of protein interactionn networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Houdayer</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Marsolier-Kergoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272, pp.1721-1725</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021801v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene essentiality and the topology of protein interactionn networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multiple Schramm-Loewner Evolutions and Statistical Mechanics Martingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalle Kytola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Marsolier-Kergoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120, n°5_6, pp.1125 - 1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-005-7002-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283893v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTs of SLEs: the radial case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Conformal transformations and the SLE partition function martingale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 583, pp.324-330</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.289-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023295v1</w:t>
+                <w:t xml:space="preserve">hal-00021806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal transformations and the SLE partition function martingale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">CFTs of SLEs: the radial case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, pp.289-326</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 583, pp.324-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021806v1</w:t>
+                <w:t xml:space="preserve">hal-00023295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Field Theories of Stochastic Loewner Evolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">SLE martingales and the Virasoro algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 557, pp.309-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021804v1</w:t>
+                <w:t xml:space="preserve">hal-00021805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple asymmetric evolving random network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Conformal Field Theories of Stochastic Loewner Evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1022842013935⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 239, n°3, pp.493-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-003-0881-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021802v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLE martingales and the Virasoro algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A simple asymmetric evolving random network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 111, n°3-4, pp.703-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1022842013935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021805v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLE_k growth processes and conformal field theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 543, pp.135-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7307,51 +7307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A classification of 2D random Dirac fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7398,51 +7398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization group for network models of quantum Hall transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7502,51 +7502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-spin-charge separation and the spin quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7574,265 +7574,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong–weak coupling duality in anisotropic current interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Large N spin quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Leclair</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00695-5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 612 (3), pp.291-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0550-3213(01)00352-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083952v1</w:t>
+                <w:t xml:space="preserve">hal-03083951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large N spin quantum Hall effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Strong–weak coupling duality in anisotropic current interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Serban</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 612 (3), pp.291-312. </w:t>
+              <w:t xml:space="preserve">Modern Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 512 (1-2), pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0550-3213(01)00352-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00695-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083951v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even-visiting random walks: exact and asymptotic results in one dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Luck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7873,330 +7873,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of friction on the direct cascade of the 2d forced turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Poisson algebra of 2d dimensionally reduced gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00275-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2000 (05), pp.017-017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1126-6708/2000/05/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083955v1</w:t>
+                <w:t xml:space="preserve">hal-03083954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson algebra of 2d dimensionally reduced gravity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vertex Operator Solutions of¶2d Dimensionally Reduced Gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2000 (05), pp.017-017. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 210 (1), pp.177-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1126-6708/2000/05/017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002200050776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083954v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Operator Solutions of¶2d Dimensionally Reduced Gravity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of friction on the direct cascade of the 2d forced turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 210 (1), pp.177-201. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (3), pp.333-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002200050776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2000-00275-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083956v1</w:t>
+                <w:t xml:space="preserve">hal-03083955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sailing the deep blue sea of decaying Burgers turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 32 (28), pp.5179-5199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8230,51 +8230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-point velocity correlation functions in two-dimensional forced turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60 (5), pp.6184-6187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8308,51 +8308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted Self-Duality of Dimensionally Reduced Gravity and Vertex Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8384,737 +8384,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Modes in Passive Advection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Scaling and exotic regimes in decaying Burgers turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Gawedzki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1023212600779⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (44), pp.8735-8743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/31/44/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083957v1</w:t>
+                <w:t xml:space="preserve">hal-03086668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling and exotic regimes in decaying Burgers turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Slow Modes in Passive Advection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Gawedzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 31 (44), pp.8735-8743. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 90 (3-4), pp.519-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/31/44/003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1023212600779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086668v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On root multiplicities of some hyperbolic Kac-Moody algebras</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Null-vectors in integrable field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Babelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 186, pp.601-648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288005v1</w:t>
+                <w:t xml:space="preserve">hal-00164578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null-vectors in integrable field theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Form factors, KdV and deformed hyperelliptic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Babelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B - Proceedings Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 58, pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0920-5632(97)00410-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164578v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Form factors, KdV and deformed hyperelliptic curves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Logarithmic Yangians in WZW Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.A. Smirnov</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Maassarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B - Proceedings Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0920-5632(97)00410-6⟩</w:t>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (08), pp.535-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217732397000558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086674v1</w:t>
+                <w:t xml:space="preserve">hal-03086671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic Yangians in WZW Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Erratum to “Differential equations for sine-Gordon correlation functions at the free fermion point” [Nucl. phys. B 426 (1994) 534</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathieu</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 12 (08), pp.535-544. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 498 (3), pp.619-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217732397000558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0550-3213(97)00355-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086671v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Differential equations for sine-Gordon correlation functions at the free fermion point” [Nucl. phys. B 426 (1994) 534</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On root multiplicities of some hyperbolic Kac-Moody algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 498 (3), pp.619-621. </w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 42, pp.153-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0550-3213(97)00355-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1007317602691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370709v1</w:t>
+                <w:t xml:space="preserve">hal-00288005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous scaling in the N -point functions of a passive scalar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gawȩdzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9187,51 +9187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quasi-Hopf algebra interpretation of quantum 3-j and 6-j symbols and difference equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Babelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Billey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9278,64 +9278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization of solitons and the restricted sine-Gordon model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Babelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9395,51 +9395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The large- N random phase sine-Gordon model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 33 (4), pp.255-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9473,51 +9473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the random vector potential model in two dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 441 (3), pp.471-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9551,77 +9551,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Solution of Long-Range Interacting Spin Chains with Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9649,460 +9649,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinons in conformal field theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Differential equations for sine-Gordon correlation functions at the free fermion point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Serban</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 428 (3), pp.612-628. </w:t>
+              <w:t xml:space="preserve">, 1994, 426 (3), pp.534-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90366-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90020-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086939v1</w:t>
+                <w:t xml:space="preserve">hal-03370693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential equations for sine-Gordon correlation functions at the free fermion point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spinons in conformal field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Leclair</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 426 (3), pp.534-558. </w:t>
+              <w:t xml:space="preserve">, 1994, 428 (3), pp.612-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90020-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0550-3213(94)90366-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370693v1</w:t>
+                <w:t xml:space="preserve">hal-03086939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang-Baxter equation in spin chains with long range interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The sine-Gordon solitons as an N-body problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Babelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/26/20/010⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 317 (3), pp.363-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91009-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370722v1</w:t>
+                <w:t xml:space="preserve">hal-03370720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sine-Gordon solitons as an N-body problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yang-Baxter equation in spin chains with long range interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. M. Haldane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 317 (3), pp.363-368. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(93)91009-C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/26/20/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370720v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quantum double in integrable quantum field theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10143,417 +10143,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On symmetries of some massless 2D field theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dressing symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Babelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 279 (1-2), pp.78-86. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 149 (2), pp.279-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91844-Y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02097626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370759v1</w:t>
+                <w:t xml:space="preserve">hal-03370765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dressing symmetries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yangian symmetry of integrable quantum chains with long-range interactions and a new description of states in conformal field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haldane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02097626⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 69 (14), pp.2021-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.69.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370765v1</w:t>
+                <w:t xml:space="preserve">hal-03370738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangian symmetry of integrable quantum chains with long-range interactions and a new description of states in conformal field theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From form factors to correlation functions. The Ising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Babelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 69 (14), pp.2021-2025. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 288 (1-2), pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.69.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91964-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370738v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From form factors to correlation functions. The Ising model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On symmetries of some massless 2D field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 288 (1-2), pp.113-120. </w:t>
+              <w:t xml:space="preserve">, 1992, 279 (1-2), pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91964-B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91844-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370741v1</w:t>
+                <w:t xml:space="preserve">hal-03370759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10571,64 +10571,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loewner Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From gauge interactions to cosmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10653,64 +10653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLE, CFT and zig-zag probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conformal Invariance and Random Spatial Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10735,51 +10735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal field theories in random domains and stochastic Loewner evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV international congress on Mathematical Physcis,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Lisbon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10804,51 +10804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classification of Non-Hermitian Random Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10889,221 +10889,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yangian Deformation of the W-Algebras and and the Calogero-Sutherland model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">(Perturbed) Conformal Field Theory Applied To 2D Disordered Systems: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miki Wadati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments of Integrable Sys- tems and Long-Ranged Interaction Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Nankai, China</w:t>
+              <w:t xml:space="preserve">Low dimensional application of quantum field theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086707v1</w:t>
+                <w:t xml:space="preserve">hal-03086695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Perturbed) Conformal Field Theory Applied To 2D Disordered Systems: An Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Yangian Deformation of the W-Algebras and and the Calogero-Sutherland model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Hikami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Wadati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low dimensional application of quantum field theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Cargese, France</w:t>
+              <w:t xml:space="preserve">Developments of Integrable Sys- tems and Long-Ranged Interaction Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Nankai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086695v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Simple (Integrable) Models of Fractional Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluctuating Geometries in Statistical Mechanics and Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11128,51 +11128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Statistical Interactions and the Thermodynamic Bethe Ansatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Shi Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11210,77 +11210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A One Dimensional Ideal Gas of Spinons, or Some Exact Results on the XXX Spin Chain with Long Range Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strings, Conformal Models and Topological Field Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11305,51 +11305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Symmetries in 2D Massive Field Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Symmetry Principles in Quantum Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11419,51 +11419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Classical Integrable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Babelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11535,51 +11535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Schramm-Loewner Evolution (SLE) from Statistical Conformal Field Theory (CFT): An Introduction for (and by) Amateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11597,51 +11597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les milles et une facettes de l'integrabilite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11672,51 +11672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence for (and by) amateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11779,51 +11779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to quantum exclusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11841,64 +11841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition to &amp;quot;Structured random matrices and cyclic cumulants: A free probability approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Hruza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12085,51 +12085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017926v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Swann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nahum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.112.064301" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scopa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fs7f-z3k6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas S&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ribeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Prosen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03423-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piroli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.043246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Hruza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032632450014X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245136v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01320-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245139v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.4.175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Christopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245129v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245135v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian H. L. Essler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Medenjak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.014146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2597" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04087-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/131/10007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.040603" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.4.045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.080601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Nardis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doyon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.4.049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0645-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shpielberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/60006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.4.037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.160603" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.110201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1749-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.3.5.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/06/064005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083809v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tilloy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/10/10LT01" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sinayskiy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petruccione" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.062308" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0314-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doyon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/5/05FT01" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.052111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/25/25FT02" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hoogeveen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilloy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/20010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0688-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/09/P09001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Viti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083535v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.063010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.062340" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/372001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979293003371" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763471" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ah Kim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Babelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X93000199" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/36/362001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/43/435203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083843v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/04/P04016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083837v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.044103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagendorf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9980-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370578v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cantini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07037" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kennedy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3097299" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kytola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-008-9569-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkovich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.024501" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083857v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alan Middleton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.020403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys217" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-005-7002-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021801v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houdayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/03/P03001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulomb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier-Kergoat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021804v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-003-0881-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021802v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022842013935" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02423-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/11/303" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083950v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00097-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.045306" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00695-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083951v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serban" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(01)00352-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Luck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/13/301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00275-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2000/05/017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200050776" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/28/301" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.6184" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gawedzki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kupiainen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023212600779" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/44/003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007317602691" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babelon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Smirnov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086674v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(97)00410-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Maassarani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732397000558" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370709v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(97)00355-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaw&#553;dzki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kupiainen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.2564" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Babelon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Billey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00225-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smirnov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02517893" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bauer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00329-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00095-A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/30/5/009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086939v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90366-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370693v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90020-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. M. Haldane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/20/010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370720v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91009-C" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90515-Q" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370759v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91844-Y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02097626" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haldane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talstra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.69.2021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370741v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91964-B" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083865v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0514-2_19" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hikami" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Wadati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Shi Wu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101459v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Talon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511535024" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384165v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384141v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scopa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fs7f-z3k6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas S&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Prosen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03423-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Swann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nahum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.112.064301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Hruza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032632450014X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245136v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01320-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.043246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245139v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.4.175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245129v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245135v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Christopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian H. L. Essler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Medenjak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04087-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.014146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/131/10007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.040603" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.080601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Nardis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doyon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.4.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.4.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shpielberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/60006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.4.037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.160603" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0645-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.110201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1749-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.3.5.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tilloy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/10/10LT01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/06/064005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doyon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/5/05FT01" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.052111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0314-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sinayskiy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petruccione" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.062308" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/25/25FT02" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hoogeveen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0688-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilloy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/20010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/09/P09001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.063010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.062340" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Viti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/372001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979293003371" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763471" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ah Kim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Babelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X93000199" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/36/362001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/43/435203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.044103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/04/P04016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagendorf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9980-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kennedy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3097299" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370578v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cantini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kytola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-008-9569-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkovich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.024501" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083857v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alan Middleton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.020403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houdayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/03/P03001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulomb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier-Kergoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-005-7002-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-003-0881-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022842013935" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02423-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/11/303" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083950v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00097-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.045306" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083951v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serban" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(01)00352-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00695-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Luck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/13/301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2000/05/017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200050776" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00275-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/28/301" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.6184" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gawedzki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/44/003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083957v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kupiainen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023212600779" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babelon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Smirnov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086674v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(97)00410-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086671v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Maassarani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732397000558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(97)00355-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288005v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007317602691" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaw&#553;dzki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kupiainen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.2564" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Babelon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Billey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00225-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smirnov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02517893" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bauer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00329-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00095-A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/30/5/009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370693v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90020-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086939v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90366-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91009-C" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. M. Haldane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/20/010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90515-Q" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370765v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02097626" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haldane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talstra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.69.2021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91964-B" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370759v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91844-Y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083865v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0514-2_19" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hikami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Wadati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Shi Wu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101459v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Talon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511535024" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384165v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384141v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>