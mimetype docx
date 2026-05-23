--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -881,365 +881,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear sigma models for monitored dynamics of free fermions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tobias Swann</w:t>
+                <w:t xml:space="preserve">Universal out-of-equilibrium dynamics of 1D critical quantum systems perturbed by noise coupled to energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Christopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Nahum</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.041045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041045⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245129v3</w:t>
+                <w:t xml:space="preserve">hal-04245132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Fluctuations in Noisy Mesoscopic Systems, the Open Quantum SSEP, and Free Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Hruza</w:t>
+                <w:t xml:space="preserve">Nonlinear sigma models for monitored dynamics of free fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Piroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Swann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Nahum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.011045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011045⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.041045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245135v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245129v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal out-of-equilibrium dynamics of 1D critical quantum systems perturbed by noise coupled to energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+                <w:t xml:space="preserve">Coherent Fluctuations in Noisy Mesoscopic Systems, the Open Quantum SSEP, and Free Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Hruza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.011043. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245132v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Fluctuations in Quantum Simple Exclusion Processes</w:t>
               </w:r>
@@ -1706,51 +1706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entanglement entropy growth in stochastic conformal field theory and the KPZ class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131 (1), pp.10007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,235 +2285,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in quantum chains under strong monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring continuous spectrum observables: the strong measurement limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Shpielberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (6), pp.60006. </w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/60006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.5.4.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815266v1</w:t>
+                <w:t xml:space="preserve">cea-01930252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring continuous spectrum observables: the strong measurement limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport in quantum chains under strong monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Jin</w:t>
+                <w:t xml:space="preserve">O. Shpielberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.037. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), pp.60006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.5.4.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/121/60006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01930252v1</w:t>
+                <w:t xml:space="preserve">hal-01815266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Diffusion in Integrable Systems</w:t>
               </w:r>
@@ -2688,326 +2688,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01626332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and signatures of localization in stochastic conformal field theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passage times, exit times and Dirichlet problems for open quantum walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doyon</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pautrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.110201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-017-1749-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645257v1</w:t>
+                <w:t xml:space="preserve">hal-01385287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage times, exit times and Dirichlet problems for open quantum walks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Bardet</w:t>
+                <w:t xml:space="preserve">Stochastic dissipative quantum spin chains (I) : Quantum fluctuating discrete hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Pautrat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-017-1749-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.3.5.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385287v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01626328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic dissipative quantum spin chains (I) : Quantum fluctuating discrete hydrodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion and signatures of localization in stochastic conformal field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Jin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (11), pp.110201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.3.5.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.110201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01626328v1</w:t>
+                <w:t xml:space="preserve">hal-01645257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hydrodynamic approach to non-equilibrium conformal field theories</w:t>
               </w:r>
@@ -3273,443 +3273,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium conformal field theories with impurities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spikes in quantum trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Viti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/48/5/05FT01⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.052111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.052111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083804v1</w:t>
+                <w:t xml:space="preserve">cea-01626336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spikes in quantum trajectories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Equilibrium Steady States in Conformal Field Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.052111⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.113-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-014-0314-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01626336v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Equilibrium Steady States in Conformal Field Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal simulation of Markovian open quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Sweke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Sinayskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doyon</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Petruccione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00023-014-0314-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.062308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083533v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal simulation of Markovian open quantum systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Sweke</w:t>
+                <w:t xml:space="preserve">Non-equilibrium conformal field theories with impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Sinayskiy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bernard</w:t>
+                <w:t xml:space="preserve">B. Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Petruccione</w:t>
+                <w:t xml:space="preserve">J Viti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (5), pp.05FT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.062308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/48/5/05FT01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083807v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the rates of measurement-induced quantum jumps</w:t>
               </w:r>
@@ -4007,51 +4007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling quantum flux through measurement: An idealised example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4196,339 +4196,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing the cosmological constant problem and a possible resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open quantum random walks: Bistability on pure states and ballistically induced diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Leclair</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tilloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (6), </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.063010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.062340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083535v1</w:t>
+                <w:t xml:space="preserve">hal-03083532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open quantum random walks: Bistability on pure states and ballistically induced diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bauer</w:t>
+                <w:t xml:space="preserve">Nonequilibrium thermal transport in the quantum Ising chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tilloy</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.062340⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (13), pp.134301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.134301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083532v1</w:t>
+                <w:t xml:space="preserve">hal-03083531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium thermal transport in the quantum Ising chain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scrutinizing the cosmological constant problem and a possible resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doyon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (13), pp.134301. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.134301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.063010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083531v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal symmetry and fluctuation relations in non-equilibrium quantum steady states</w:t>
               </w:r>
@@ -4703,300 +4703,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN INTRODUCTION TO YANGIAN SYMMETRIES</w:t>
+                <w:t xml:space="preserve">Full counting statistics in the resonant-level model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 07 (20n21), pp.3517-3530. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (12), pp.122302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217979293003371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4763471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370731v1</w:t>
+                <w:t xml:space="preserve">hal-03083839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full counting statistics in the resonant-level model</w:t>
+                <w:t xml:space="preserve">Edge states for topological insulators in two dimensions and their Luttinger-like liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Doyon</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4763471⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083839v1</w:t>
+                <w:t xml:space="preserve">hal-03083827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge states for topological insulators in two dimensions and their Luttinger-like liquids</w:t>
+                <w:t xml:space="preserve">AN INTRODUCTION TO YANGIAN SYMMETRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Leclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (20), </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 07 (20n21), pp.3517-3530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217979293003371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083827v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFFINE SOLITONS: A RELATION BETWEEN TAU FUNCTIONS, DRESSING AND BÄCKLUND TRANSFORMATIONS</w:t>
               </w:r>
@@ -6087,51 +6087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible description of domain walls in two-dimensional spin glasses by stochastic Loewner evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alan Middleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,51 +6273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Domain Walls in Spin Glasses Described by Stochastic Loewner Evolutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alan Middleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6466,343 +6466,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar SLEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bauer</w:t>
+                <w:t xml:space="preserve">Gene essentiality and the topology of protein interactionn networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Houdayer</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Marsolier-Kergoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272, pp.1721-1725</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021801v1</w:t>
+                <w:t xml:space="preserve">hal-00283893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene essentiality and the topology of protein interactionn networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Schramm-Loewner Evolutions and Statistical Mechanics Martingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalle Kytola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Marsolier-Kergoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120, n°5_6, pp.1125 - 1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-005-7002-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283893v1</w:t>
+                <w:t xml:space="preserve">hal-00023298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Schramm-Loewner Evolutions and Statistical Mechanics Martingales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalle Kytola</w:t>
+                <w:t xml:space="preserve">Dipolar SLEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houdayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 120, n°5_6, pp.1125 - 1163. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 0503, pp.P001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-005-7002-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2005/03/P03001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023298v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal transformations and the SLE partition function martingale</w:t>
               </w:r>
@@ -7216,51 +7216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLE_k growth processes and conformal field theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7775,51 +7775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even-visiting random walks: exact and asymptotic results in one dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,473 +8133,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sailing the deep blue sea of decaying Burgers turbulence</w:t>
+                <w:t xml:space="preserve">Three-point velocity correlation functions in two-dimensional forced turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 32 (28), pp.5179-5199. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (5), pp.6184-6187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/32/28/301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.60.6184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086666v1</w:t>
+                <w:t xml:space="preserve">hal-03086664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-point velocity correlation functions in two-dimensional forced turbulence</w:t>
+                <w:t xml:space="preserve">Twisted Self-Duality of Dimensionally Reduced Gravity and Vertex Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 547, pp.427-470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086664v1</w:t>
+                <w:t xml:space="preserve">hal-00007569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twisted Self-Duality of Dimensionally Reduced Gravity and Vertex Operators</w:t>
+                <w:t xml:space="preserve">Sailing the deep blue sea of decaying Burgers turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Julia</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (28), pp.5179-5199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/32/28/301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007569v1</w:t>
+                <w:t xml:space="preserve">hal-03086666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling and exotic regimes in decaying Burgers turbulence</w:t>
+                <w:t xml:space="preserve">Slow Modes in Passive Advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Gawedzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/31/44/003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 90 (3-4), pp.519-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1023212600779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086668v1</w:t>
+                <w:t xml:space="preserve">hal-03083957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Modes in Passive Advection</w:t>
+                <w:t xml:space="preserve">Scaling and exotic regimes in decaying Burgers turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Gawedzki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antti Kupiainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 90 (3-4), pp.519-569. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (44), pp.8735-8743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1023212600779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/31/44/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083957v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null-vectors in integrable field theory</w:t>
               </w:r>
@@ -10143,339 +10143,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dressing symmetries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Babelon</w:t>
+                <w:t xml:space="preserve">Yangian symmetry of integrable quantum chains with long-range interactions and a new description of states in conformal field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haldane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02097626⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 69 (14), pp.2021-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.69.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370765v1</w:t>
+                <w:t xml:space="preserve">hal-03370738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangian symmetry of integrable quantum chains with long-range interactions and a new description of states in conformal field theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Talstra</w:t>
+                <w:t xml:space="preserve">From form factors to correlation functions. The Ising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Babelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 69 (14), pp.2021-2025. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 288 (1-2), pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.69.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91964-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370738v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From form factors to correlation functions. The Ising model</w:t>
+                <w:t xml:space="preserve">Dressing symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Babelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 288 (1-2), pp.113-120. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 149 (2), pp.279-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0370-2693(92)91964-B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02097626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370741v1</w:t>
+                <w:t xml:space="preserve">hal-03370765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On symmetries of some massless 2D field theories</w:t>
               </w:r>
@@ -11760,177 +11760,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to quantum exclusion processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addition to &amp;quot;Structured random matrices and cyclic cumulants: A free probability approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Hruza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337540v1</w:t>
+                <w:t xml:space="preserve">hal-05371234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition to &amp;quot;Structured random matrices and cyclic cumulants: A free probability approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to quantum exclusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371234v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12085,51 +12085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scopa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fs7f-z3k6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas S&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Prosen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03423-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Swann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nahum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.112.064301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Hruza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032632450014X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245136v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01320-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.043246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245139v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.4.175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245129v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245135v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Christopoulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian H. L. Essler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Medenjak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04087-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.014146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/131/10007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.040603" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.080601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Nardis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doyon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.4.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.4.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shpielberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/60006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.4.037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.160603" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0645-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.110201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1749-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.3.5.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tilloy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/10/10LT01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/06/064005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doyon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/5/05FT01" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.052111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0314-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sinayskiy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petruccione" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.062308" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/25/25FT02" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hoogeveen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0688-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilloy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/20010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/09/P09001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.063010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.062340" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Viti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/372001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979293003371" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763471" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ah Kim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Babelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X93000199" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/36/362001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/43/435203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.044103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/04/P04016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagendorf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9980-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kennedy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3097299" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370578v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cantini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kytola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-008-9569-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkovich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.024501" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083857v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alan Middleton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.020403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houdayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/03/P03001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulomb" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier-Kergoat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-005-7002-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-003-0881-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022842013935" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02423-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/11/303" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083950v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00097-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.045306" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083951v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serban" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(01)00352-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00695-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Luck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/13/301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2000/05/017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200050776" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00275-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/28/301" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.6184" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gawedzki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/44/003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083957v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kupiainen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023212600779" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babelon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Smirnov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086674v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(97)00410-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086671v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Maassarani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732397000558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(97)00355-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288005v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007317602691" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaw&#553;dzki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kupiainen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.2564" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Babelon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Billey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00225-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smirnov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02517893" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bauer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00329-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00095-A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/30/5/009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370693v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90020-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086939v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90366-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91009-C" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. M. Haldane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/20/010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90515-Q" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370765v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02097626" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haldane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talstra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.69.2021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91964-B" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370759v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91844-Y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083865v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0514-2_19" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hikami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Wadati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Shi Wu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101459v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Talon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511535024" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384165v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384141v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371234v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371253v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scopa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fs7f-z3k6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas S&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Prosen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03423-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Swann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nahum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.112.064301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Hruza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S201032632450014X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245136v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01320-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Piroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.043246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245139v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.4.175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Christopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245129v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245135v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian H. L. Essler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Medenjak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.1.042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-021-04087-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.014146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/131/10007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.012115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.040603" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.080601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo de Nardis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doyon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.4.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.4.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.5.4.037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shpielberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/60006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.160603" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0645-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bardet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pautrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1749-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.3.5.033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.110201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tilloy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/10/10LT01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/06/064005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.052111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083533v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-014-0314-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sweke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sinayskiy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Petruccione" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.062308" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/5/05FT01" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626690v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/25/25FT02" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hoogeveen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-014-0688-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilloy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/20010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/09/P09001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.062340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083531v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Viti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.063010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/37/372001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Benoist" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-012-0204-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4763471" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Ah Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205116" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979293003371" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Babelon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X93000199" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/36/362001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/43/435203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.044103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083843v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/04/P04016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hagendorf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9980-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287985v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kennedy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3097299" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370578v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cantini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Kytola" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-008-9569-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkovich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.024501" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083857v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alan Middleton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.020403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283893v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Coulomb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Marsolier-Kergoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-005-7002-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houdayer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/03/P03001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023295v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021805v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-003-0881-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022842013935" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02423-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/11/303" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083950v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00097-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.045306" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083951v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serban" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(01)00352-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00695-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Luck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/13/301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regnault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2000/05/017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002200050776" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00275-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.6184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Julia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086666v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/28/301" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gawedzki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kupiainen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023212600779" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/44/003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babelon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Smirnov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086674v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(97)00410-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086671v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Maassarani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217732397000558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(97)00355-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288005v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007317602691" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gaw&#553;dzki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kupiainen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.2564" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Babelon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Billey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(96)00225-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smirnov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02517893" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bauer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00329-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(95)00095-A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pasquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/30/5/009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370693v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90020-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086939v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(94)90366-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)91009-C" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. M. Haldane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/20/010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0550-3213(93)90515-Q" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370738v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haldane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talstra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.69.2021" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91964-B" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02097626" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370759v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(92)91844-Y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083865v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0514-2_19" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hikami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Wadati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Shi Wu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370770v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101459v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Talon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511535024" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384165v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384141v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371234v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>