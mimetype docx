--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -502,325 +502,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of a Spatially Resolved Single-Atom Detector in the Presence of Shot-to-Shot Number Fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent coupling of momentum states: selectivity and phase control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Allemand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luca Pezzè</w:t>
+                <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.040324⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.063304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.063304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781498v1</w:t>
+                <w:t xml:space="preserve">hal-04779873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent coupling of momentum states: selectivity and phase control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rui Dias</w:t>
+                <w:t xml:space="preserve">Tomography of a Spatially Resolved Single-Atom Detector in the Presence of Shot-to-Shot Number Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Philipp Bureik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Marolleau</w:t>
+                <w:t xml:space="preserve">Luca Pezzè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.063304. </w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.040324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.063304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.040324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779873v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-shot-noise interferometry with two-mode quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,377 +1285,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong–Ou–Mandel experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lopes</w:t>
+                <w:t xml:space="preserve">Quantum Signature of Analog Hawking Radiation in Momentum Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">Fabbri Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cheneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+                <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pavloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14331⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.025301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.025301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102786v1</w:t>
+                <w:t xml:space="preserve">hal-01174624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Signature of Analog Hawking Radiation in Momentum Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Hong–Ou–Mandel experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (2), pp.025301. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 520, pp.66-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.025301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature14331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174624v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order coherence of superradiance from a Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), pp.013615. </w:t>
@@ -2089,727 +2089,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold and trapped metastable noble gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+                <w:t xml:space="preserve">Wim Vassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cohen-Tannoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.220401⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (1), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.84.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714837v2</w:t>
+                <w:t xml:space="preserve">hal-00629367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation of the Cauchy-Schwarz inequality with matter waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Deuar</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108, pp.260401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.260401⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 109, pp.220401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.220401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712023v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oscillator circuit to produce a radio-frequency discharge and application to metastable helium saturated absorption spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
+                <w:t xml:space="preserve">Violation of the Cauchy-Schwarz inequality with matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Kheruntsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4705999⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.260401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.260401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672488v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold and trapped metastable noble gases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An oscillator circuit to produce a radio-frequency discharge and application to metastable helium saturated absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Cohen-Tannoudji</w:t>
+                <w:t xml:space="preserve">Frédéric Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Leduc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+                <w:t xml:space="preserve">Quentin Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 84 (1), pp.175. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.044705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.84.175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4705999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629367v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-Poissonian number differences in four-wave mixing of matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Deuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 104 (15), pp.150402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 105 (19), pp.190402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.190402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435238v2</w:t>
+                <w:t xml:space="preserve">hal-00508357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose-Einstein Condensation and Spin Mixtures of Optically Trapped Metastable Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2840,1049 +2840,1049 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (5), pp.053631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Poissonian number differences in four-wave mixing of matter waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piotr Deuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105 (19), pp.190402. </w:t>
+              <w:t xml:space="preserve">, 2010, 104 (15), pp.150402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.190402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508357v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Quantum time-of-flight distribution for cold trapped atoms</w:t>
+                <w:t xml:space="preserve">Hanbury Brown and Twiss correlations in atoms scattered from colliding condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Viana Gomes</w:t>
+                <w:t xml:space="preserve">Klaus Molmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Belsley</w:t>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77, pp.026101. </w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.033601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.026101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.033601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636433v1</w:t>
+                <w:t xml:space="preserve">hal-00178789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic four-wave mixing via condensate collisions</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Quantum time-of-flight distribution for cold trapped atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+                <w:t xml:space="preserve">Jose Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig M. Savage</w:t>
+                <w:t xml:space="preserve">Michael Belsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.045021. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.026101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.026101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196633v1</w:t>
+                <w:t xml:space="preserve">hal-00636433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum atom optics with bosons and fermions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">Atomic four-wave mixing via condensate collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig M. Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epn:2008004⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.045021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265624v1</w:t>
+                <w:t xml:space="preserve">hal-00196633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair correlations of scattered atoms from two colliding Bose-Einstein Condensates: Perturbative Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum atom optics with bosons and fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.053605⟩</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epn:2008004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319582v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown and Twiss correlations in atoms scattered from colliding condensates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pair correlations of scattered atoms from two colliding Bose-Einstein Condensates: Perturbative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chwedenczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Molmer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">M. Trippenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77, pp.033601. </w:t>
+              <w:t xml:space="preserve">, 2008, 78 (5), pp.053605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.033601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.053605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178789v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'OPTIQUE QUANTIQUE ATOMIQUE : APRES LES BOSONS, LES FERMIONS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the Hanbury Brown-Twiss effect for bosons and fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Jeltes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Hogervorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Null Vassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 445, pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170591v1</w:t>
+                <w:t xml:space="preserve">hal-00119748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Hanbury Brown-Twiss effect for bosons and fermions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'OPTIQUE QUANTIQUE ATOMIQUE : APRES LES BOSONS, LES FERMIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00119748v2</w:t>
+                <w:t xml:space="preserve">hal-00170591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic density of an harmonically trapped ideal gas near Bose-Einstein transition temperature</w:t>
               </w:r>
@@ -3963,51 +3963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of atom pairs in spontaneous four wave mixing of two colliding Bose-Einstein Condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,51 +4110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory for a Hanbury Brown Twiss experiment with a ballistically expanding cloud of cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hoppeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,355 +4734,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of magnetically trapped metastable helium</w:t>
+                <w:t xml:space="preserve">A Bose-Einstein condensate of metastable atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 292, pp.461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575972v1</w:t>
+                <w:t xml:space="preserve">hal-00568654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bose-Einstein condensate of metastable atoms</w:t>
+                <w:t xml:space="preserve">Thermalization of magnetically trapped metastable helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Nowak</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.034703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.64.034703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568654v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic trapping of metastable helium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5145,77 +5145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two body loss rate in a magneto-optical trap of metastable He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre I Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime I Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5684,596 +5684,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Casimir effect and beyond (Orale)</w:t>
+                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek I Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre I Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime I Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gravity in the Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Benasque, Spain</w:t>
+              <w:t xml:space="preserve">Quantum Technologies VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678536v1</w:t>
+                <w:t xml:space="preserve">hal-01680500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
+                <w:t xml:space="preserve">Dynamical Casimir effect and beyond (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Technologies VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Gravity in the Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680500v1</w:t>
+                <w:t xml:space="preserve">hal-01678536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic analogue of the Hong-Ou-Mandel effect (Orale)</w:t>
+                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680504v1</w:t>
+                <w:t xml:space="preserve">hal-01680506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Photonic, Electronic and Atomic Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernando Martín, Jul 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680506v1</w:t>
+                <w:t xml:space="preserve">hal-01208001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic analogue of the Hong-Ou-Mandel effect (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photonic, Electronic and Atomic Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fernando Martín, Jul 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208001v1</w:t>
+                <w:t xml:space="preserve">hal-01680504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Hong OU Mandel experiment (Orale)</w:t>
               </w:r>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WE-Heraeus Seminar, Continuous Variable Entanglement in Atomic Systems: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bad Honnef, Germany</w:t>
@@ -6410,77 +6410,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BEC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, San Feliu, Spain</w:t>
@@ -6535,77 +6535,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Squeezed States and Uncertainty Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gdansk, Poland</w:t>
@@ -6673,51 +6673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6811,51 +6811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum fields gravity and information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6999,402 +6999,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+                <w:t xml:space="preserve">Three dimensional detection of single metastable helium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Optician</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Young Atom Opticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817099v1</w:t>
+                <w:t xml:space="preserve">hal-00820841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional detection of single metastable helium atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danielle Dowek</w:t>
+                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Opticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">ICAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820841v1</w:t>
+                <w:t xml:space="preserve">hal-00817106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
+                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Young Atom Optician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817106v1</w:t>
+                <w:t xml:space="preserve">hal-00817099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
               </w:r>
@@ -7432,51 +7432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP summer school 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
@@ -7499,320 +7499,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pairs creation in an optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hameln, Germany</w:t>
+              <w:t xml:space="preserve">Cold gases with long range interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636459v1</w:t>
+                <w:t xml:space="preserve">hal-00636438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pairs creation in an optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold gases with long range interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Icols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hameln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636438v1</w:t>
+                <w:t xml:space="preserve">hal-00636459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose Einstein condensates as playgrounds for the Quantum Vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,51 +8169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8249,301 +8249,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative number squeezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative number squeezing in four wave mixing of matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAMOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Houston, United States</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636465v1</w:t>
+                <w:t xml:space="preserve">hal-00576010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum atom optics with metastable helium: squeezing and phase matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroQuam Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Ischgl, Austria</w:t>
+              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576007v1</w:t>
+                <w:t xml:space="preserve">hal-00473117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative number squeezing in four wave mixing of matter waves</w:t>
+                <w:t xml:space="preserve">Quantum atom optics with metastable helium: squeezing and phase matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
@@ -8557,176 +8514,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">EuroQuam Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ischgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576010v1</w:t>
+                <w:t xml:space="preserve">hal-00576007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relative number squeezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
+              <w:t xml:space="preserve">DAMOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473117v1</w:t>
+                <w:t xml:space="preserve">hal-00636465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative number squeezing in atomic spontaneous four wave mixing</w:t>
               </w:r>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8962,51 +8962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and correlation measurements using single atom detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9014,51 +9014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
@@ -9100,51 +9100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum degenerate gases of metastable helium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9238,51 +9238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9363,51 +9363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9484,77 +9484,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose-Einstein condensation of metastable helium: some experimental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9792,51 +9792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9872,269 +9872,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
+                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Analog Gravity in 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Benasque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447646v1</w:t>
+                <w:t xml:space="preserve">hal-04447782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein condensate</w:t>
+                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Gravity in 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Benasque, France</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447782v1</w:t>
+                <w:t xml:space="preserve">hal-04447646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10998,51 +10998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Pierre-Elie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viana Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Belsley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.026101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008200v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavloff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816999v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00672812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626190v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viana Gomes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Belsley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.026101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008200v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavloff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816999v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00672812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626190v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>