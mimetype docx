--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,498 +100,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric pair production of collective excitations in a Bose–Einstein condensate</w:t>
+                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Camier</w:t>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Micheli</w:t>
+                <w:t xml:space="preserve">Christoph Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Simulating gravitational problems with condensed matter analog models: a special issue in memory of Renaud Parentani, 25 (S2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (10), pp.100201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384402v1</w:t>
+                <w:t xml:space="preserve">hal-05242978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of entanglement in a cold atom analog of cosmological preheating</w:t>
+                <w:t xml:space="preserve">Parametric pair production of collective excitations in a Bose–Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rui Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/h7ws-g9z2⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Simulating gravitational problems with condensed matter analog models: a special issue in memory of Renaud Parentani, 25 (S2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396779v1</w:t>
+                <w:t xml:space="preserve">hal-05384402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Two-Mode Entanglement of Bosonic Gaussian States from Their Full Counting Statistics</w:t>
+                <w:t xml:space="preserve">Observation of entanglement in a cold atom analog of cosmological preheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Westbrook</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 135 (10), pp.100201. </w:t>
+              <w:t xml:space="preserve">, 2025, 135 (24), pp.240603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/1y1p-zqhh⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/h7ws-g9z2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242978v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent coupling of momentum states: selectivity and phase control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-shot-noise interferometry with two-mode quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,295 +1821,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable source of correlated atom beams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Gold Coating and Interplate Voltage on the Performance of Chevron Micro-Channel Plates for the Time and Space Resolved Single Particle Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+                <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.061603⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.023307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768915v2</w:t>
+                <w:t xml:space="preserve">hal-00744326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Gold Coating and Interplate Voltage on the Performance of Chevron Micro-Channel Plates for the Time and Space Resolved Single Particle Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Clément</w:t>
+                <w:t xml:space="preserve">Tunable source of correlated atom beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 84, pp.023307. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (6), pp.061603(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4793402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.061603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744326v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and trapped metastable noble gases</w:t>
               </w:r>
@@ -2223,338 +2223,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violation of the Cauchy-Schwarz inequality with matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Kheruntsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deuar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109, pp.220401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.220401⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108, pp.260401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.260401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714837v2</w:t>
+                <w:t xml:space="preserve">hal-00712023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation of the Cauchy-Schwarz inequality with matter waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Deuar</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108, pp.260401. </w:t>
+              <w:t xml:space="preserve">, 2012, 109, pp.220401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.260401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.220401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712023v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An oscillator circuit to produce a radio-frequency discharge and application to metastable helium saturated absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,291 +2759,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein Condensation and Spin Mixtures of Optically Trapped Metastable Helium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053631⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (15), pp.150402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467005v1</w:t>
+                <w:t xml:space="preserve">hal-00435238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+                <w:t xml:space="preserve">Bose-Einstein Condensation and Spin Mixtures of Optically Trapped Metastable Helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104 (15), pp.150402. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (5), pp.053631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435238v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbury Brown and Twiss correlations in atoms scattered from colliding condensates</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3557,51 +3557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trippenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (5), pp.053605. </w:t>
@@ -3633,256 +3633,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Hanbury Brown-Twiss effect for bosons and fermions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'OPTIQUE QUANTIQUE ATOMIQUE : APRES LES BOSONS, LES FERMIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119748v2</w:t>
+                <w:t xml:space="preserve">hal-00170591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'OPTIQUE QUANTIQUE ATOMIQUE : APRES LES BOSONS, LES FERMIONS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the Hanbury Brown-Twiss effect for bosons and fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Jeltes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Hogervorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Null Vassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 445, pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170591v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic density of an harmonically trapped ideal gas near Bose-Einstein transition temperature</w:t>
               </w:r>
@@ -4734,578 +4734,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bose-Einstein condensate of metastable atoms</w:t>
+                <w:t xml:space="preserve">Thermalization of magnetically trapped metastable helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephan Nowak</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.034703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.64.034703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568654v1</w:t>
+                <w:t xml:space="preserve">hal-00575972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of magnetically trapped metastable helium</w:t>
+                <w:t xml:space="preserve">A Bose-Einstein condensate of metastable atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 292, pp.461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575972v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic trapping of metastable helium atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two body loss rate in a magneto-optical trap of metastable He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Rooijakkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003400050072⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8, pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530050027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575982v1</w:t>
+                <w:t xml:space="preserve">hal-00575995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two body loss rate in a magneto-optical trap of metastable He</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic trapping of metastable helium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Browaeys</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Rooijakkers</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 8, pp.199. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 70, pp.455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100530050027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s003400050072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575995v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5336,51 +5336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-separability of phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5457,51 +5457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la corrélation de paires de phonons intriqués généré par modulation en densité d’un condensat de Bose-Einstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5684,596 +5684,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
+                <w:t xml:space="preserve">Dynamical Casimir effect and beyond (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Technologies VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Gravity in the Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680500v1</w:t>
+                <w:t xml:space="preserve">hal-01678536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Casimir effect and beyond (Orale)</w:t>
+                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek I Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre I Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime I Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gravity in the Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Benasque, Spain</w:t>
+              <w:t xml:space="preserve">Quantum Technologies VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678536v1</w:t>
+                <w:t xml:space="preserve">hal-01680500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
+                <w:t xml:space="preserve">Atomic analogue of the Hong-Ou-Mandel effect (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680506v1</w:t>
+                <w:t xml:space="preserve">hal-01680504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photonic, Electronic and Atomic Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fernando Martín, Jul 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208001v1</w:t>
+                <w:t xml:space="preserve">hal-01680506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic analogue of the Hong-Ou-Mandel effect (Orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">International Conference on Photonic, Electronic and Atomic Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fernando Martín, Jul 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680504v1</w:t>
+                <w:t xml:space="preserve">hal-01208001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Hong OU Mandel experiment (Orale)</w:t>
               </w:r>
@@ -6298,51 +6298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6673,51 +6673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6874,234 +6874,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of tunable correlated atoms beams in an optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Young Atom Optician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817107v1</w:t>
+                <w:t xml:space="preserve">hal-00817099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional detection of single metastable helium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Atom Opticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Krakow, Poland</w:t>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
@@ -7249,152 +7249,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of tunable correlated atoms beams in an optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonneau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Optician</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">ICAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817099v1</w:t>
+                <w:t xml:space="preserve">hal-00817107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
               </w:r>
@@ -7432,51 +7432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP summer school 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
@@ -7499,527 +7499,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lopes</w:t>
+                <w:t xml:space="preserve">Bose Einstein condensates as playgrounds for the Quantum Vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold gases with long range interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
+              <w:t xml:space="preserve">New trends in the physics of the quantum vacuum: from condensed matter, to gravitation and cosmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636438v1</w:t>
+                <w:t xml:space="preserve">hal-00636461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pairs creation in an optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hameln, Germany</w:t>
+              <w:t xml:space="preserve">Les Houches Summer School "Cold gases with long range interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636459v1</w:t>
+                <w:t xml:space="preserve">hal-00817105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose Einstein condensates as playgrounds for the Quantum Vacuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pairs creation in an optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New trends in the physics of the quantum vacuum: from condensed matter, to gravitation and cosmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Icols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hameln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636461v1</w:t>
+                <w:t xml:space="preserve">hal-00636459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonneau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Houches Summer School "Cold gases with long range interactions"</w:t>
+              <w:t xml:space="preserve">Cold gases with long range interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817105v1</w:t>
+                <w:t xml:space="preserve">hal-00636438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation atom pair creation in an optical lattice</w:t>
               </w:r>
@@ -8124,609 +8124,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie waves: beyond optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum atom optics with metastable helium: squeezing and phase matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLQUGAS2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Ourense, Spain</w:t>
+              <w:t xml:space="preserve">EuroQuam Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ischgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636452v1</w:t>
+                <w:t xml:space="preserve">hal-00576007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative number squeezing in four wave mixing of matter waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative number squeezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">DAMOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576010v1</w:t>
+                <w:t xml:space="preserve">hal-00636465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative number squeezing in four wave mixing of matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473117v1</w:t>
+                <w:t xml:space="preserve">hal-00576010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum atom optics with metastable helium: squeezing and phase matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroQuam Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Ischgl, Austria</w:t>
+              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576007v1</w:t>
+                <w:t xml:space="preserve">hal-00473117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative number squeezing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie waves: beyond optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAMOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Houston, United States</w:t>
+              <w:t xml:space="preserve">NLQUGAS2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Ourense, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636465v1</w:t>
+                <w:t xml:space="preserve">hal-00636452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative number squeezing in atomic spontaneous four wave mixing</w:t>
               </w:r>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8956,277 +8956,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise and correlation measurements using single atom detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum degenerate gases of metastable helium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
+              <w:t xml:space="preserve">EuroQuam Inaugural Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Barecelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636469v1</w:t>
+                <w:t xml:space="preserve">hal-00576023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum degenerate gases of metastable helium atoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise and correlation measurements using single atom detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hong Chang</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroQuam Inaugural Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Barecelone, Spain</w:t>
+              <w:t xml:space="preserve">YAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576023v1</w:t>
+                <w:t xml:space="preserve">hal-00636469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and correlation measurements using single atom detection</w:t>
               </w:r>
@@ -9484,77 +9484,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose-Einstein condensation of metastable helium: some experimental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9641,90 +9641,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entanglement of quasiparticles in a modulated Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correlations in complex systems, from squeezing to non-Gaussian statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Orsay, France. </w:t>
@@ -9766,90 +9766,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP2024: 28th International Conference on Atomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Londres, United Kingdom. </w:t>
@@ -9891,51 +9891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10012,51 +10012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10998,51 +10998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viana Gomes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Belsley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.026101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008200v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavloff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816999v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00672812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626190v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viana Gomes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Belsley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.026101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008200v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavloff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816999v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00672812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626190v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>