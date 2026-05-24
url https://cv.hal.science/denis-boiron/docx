--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -502,325 +502,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent coupling of momentum states: selectivity and phase control</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomography of a Spatially Resolved Single-Atom Detector in the Presence of Shot-to-Shot Number Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Marolleau</w:t>
+                <w:t xml:space="preserve">Maxime Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Philipp Bureik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pezzè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.063304⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.040324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.040324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779873v2</w:t>
+                <w:t xml:space="preserve">hal-04781498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of a Spatially Resolved Single-Atom Detector in the Presence of Shot-to-Shot Number Fluctuations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan-Philipp Bureik</w:t>
+                <w:t xml:space="preserve">Coherent coupling of momentum states: selectivity and phase control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Pezzè</w:t>
+                <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (4), pp.040324. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.063304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.040324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.063304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781498v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-shot-noise interferometry with two-mode quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,377 +1285,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Signature of Analog Hawking Radiation in Momentum Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Hong–Ou–Mandel experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.025301⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 520, pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174624v1</w:t>
+                <w:t xml:space="preserve">hal-01102786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong–Ou–Mandel experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lopes</w:t>
+                <w:t xml:space="preserve">Quantum Signature of Analog Hawking Radiation in Momentum Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabbri Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Élie Larré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">Nicolas Pavloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cheneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+                <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 520, pp.66-68. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (2), pp.025301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature14331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.025301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102786v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order coherence of superradiance from a Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (1), pp.013615. </w:t>
@@ -1821,1617 +1821,1617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Gold Coating and Interplate Voltage on the Performance of Chevron Micro-Channel Plates for the Time and Space Resolved Single Particle Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable source of correlated atom beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Clément</w:t>
+                <w:t xml:space="preserve">Raphaël Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (6), pp.061603(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.061603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744326v2</w:t>
+                <w:t xml:space="preserve">hal-00768915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable source of correlated atom beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+                <w:t xml:space="preserve">Influence of Gold Coating and Interplate Voltage on the Performance of Chevron Micro-Channel Plates for the Time and Space Resolved Single Particle Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lopes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">Danielle Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (6), pp.061603(R). </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.023307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.061603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4793402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768915v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold and trapped metastable noble gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Vassen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.84.175⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.220401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.220401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629367v2</w:t>
+                <w:t xml:space="preserve">hal-00714837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violation of the Cauchy-Schwarz inequality with matter waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. V. Kheruntsyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.260401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.260401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An oscillator circuit to produce a radio-frequency discharge and application to metastable helium saturated absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+                <w:t xml:space="preserve">Frédéric Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.220401⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.044705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4705999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714837v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An oscillator circuit to produce a radio-frequency discharge and application to metastable helium saturated absorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold and trapped metastable noble gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonneau</w:t>
+                <w:t xml:space="preserve">Claude Cohen-Tannoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83, pp.044705. </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (1), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4705999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.84.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672488v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Poissonian number differences in four-wave mixing of matter waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piotr Deuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 105 (19), pp.190402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.190402⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 104 (15), pp.150402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508357v2</w:t>
+                <w:t xml:space="preserve">hal-00435238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie Waves: Beyond Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+                <w:t xml:space="preserve">Bose-Einstein Condensation and Spin Mixtures of Optically Trapped Metastable Helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104 (15), pp.150402. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (5), pp.053631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.150402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435238v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein Condensation and Spin Mixtures of Optically Trapped Metastable Helium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Sub-Poissonian number differences in four-wave mixing of matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Deuar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (5), pp.053631. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (19), pp.190402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.190402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467005v1</w:t>
+                <w:t xml:space="preserve">hal-00508357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown and Twiss correlations in atoms scattered from colliding condensates</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Quantum time-of-flight distribution for cold trapped atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Molmer</w:t>
+                <w:t xml:space="preserve">Jose Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Leung</w:t>
+                <w:t xml:space="preserve">Michael Belsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77, pp.033601. </w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.026101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.033601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.026101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178789v1</w:t>
+                <w:t xml:space="preserve">hal-00636433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Quantum time-of-flight distribution for cold trapped atoms</w:t>
+                <w:t xml:space="preserve">Atomic four-wave mixing via condensate collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Viana Gomes</w:t>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Belsley</w:t>
+                <w:t xml:space="preserve">Craig M. Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.026101. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.045021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.026101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636433v1</w:t>
+                <w:t xml:space="preserve">hal-00196633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic four-wave mixing via condensate collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Pair correlations of scattered atoms from two colliding Bose-Einstein Condensates: Perturbative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chwedenczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trippenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (5), pp.053605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.053605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196633v1</w:t>
+                <w:t xml:space="preserve">hal-00319582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum atom optics with bosons and fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3450,210 +3450,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhysics News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (1), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epn:2008004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair correlations of scattered atoms from two colliding Bose-Einstein Condensates: Perturbative Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanbury Brown and Twiss correlations in atoms scattered from colliding condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trippenbach</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Klaus Molmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (5), pp.053605. </w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.033601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.053605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.033601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319582v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'OPTIQUE QUANTIQUE ATOMIQUE : APRES LES BOSONS, LES FERMIONS</w:t>
               </w:r>
@@ -3963,51 +3963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of atom pairs in spontaneous four wave mixing of two colliding Bose-Einstein Condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,51 +4110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory for a Hanbury Brown Twiss experiment with a ballistically expanding cloud of cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hoppeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Viana Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,319 +4993,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two body loss rate in a magneto-optical trap of metastable He</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic trapping of metastable helium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Browaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilbert Rooijakkers</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 70, pp.455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400050072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100530050027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575995v1</w:t>
+                <w:t xml:space="preserve">hal-00575982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic trapping of metastable helium atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two body loss rate in a magneto-optical trap of metastable He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Browaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilbert Rooijakkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 70, pp.455. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8, pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s003400050072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s100530050027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575982v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5349,51 +5349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre I Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime I Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5878,346 +5878,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic analogue of the Hong-Ou-Mandel effect (Orale)</w:t>
+                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680504v1</w:t>
+                <w:t xml:space="preserve">hal-01680506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong-Ou-Mandel effect (Orale)</w:t>
+                <w:t xml:space="preserve">Atomic analogue of the Hong-Ou-Mandel effect (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GdR-AF / IFRAF / India Meeting : Cold atoms : fundamental concepts and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantum Manipulation of Atoms and Photons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680506v1</w:t>
+                <w:t xml:space="preserve">hal-01680504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atomic Hong-Ou-Mandel experiment (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6253,277 +6253,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong OU Mandel experiment (Orale)</w:t>
+                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WE-Heraeus Seminar, Continuous Variable Entanglement in Atomic Systems: Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">BEC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Feliu, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694105v1</w:t>
+                <w:t xml:space="preserve">hal-01694116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
+                <w:t xml:space="preserve">Atomic Hong OU Mandel experiment (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Feliu, Spain</w:t>
+              <w:t xml:space="preserve">WE-Heraeus Seminar, Continuous Variable Entanglement in Atomic Systems: Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694116v1</w:t>
+                <w:t xml:space="preserve">hal-01694105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Hong Ou Mandel experiment (Orale)</w:t>
               </w:r>
@@ -6535,77 +6535,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almazbek Imanaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Squeezed States and Uncertainty Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gdansk, Poland</w:t>
@@ -6673,51 +6673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6811,51 +6811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum fields gravity and information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6874,234 +6874,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of tunable correlated atoms beams in an optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonneau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Atom Optician</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">ICAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817099v1</w:t>
+                <w:t xml:space="preserve">hal-00817107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional detection of single metastable helium atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Hoendervanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Dowek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Atom Opticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Krakow, Poland</w:t>
@@ -7124,277 +7124,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
+                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Young Atom Optician</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817106v1</w:t>
+                <w:t xml:space="preserve">hal-00817099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of tunable correlated atoms beams in an optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817107v1</w:t>
+                <w:t xml:space="preserve">hal-00817106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic analog to the dynamical Casimir effect in a Bose-Einstein condensate</w:t>
               </w:r>
@@ -7432,51 +7432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP summer school 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
@@ -7499,527 +7499,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose Einstein condensates as playgrounds for the Quantum Vacuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pairs creation in an optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New trends in the physics of the quantum vacuum: from condensed matter, to gravitation and cosmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Icols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hameln, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636461v1</w:t>
+                <w:t xml:space="preserve">hal-00636459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Bonneau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Houches Summer School "Cold gases with long range interactions"</w:t>
+              <w:t xml:space="preserve">Cold gases with long range interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817105v1</w:t>
+                <w:t xml:space="preserve">hal-00636438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pairs creation in an optical lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Ruaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Aspect</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hameln, Germany</w:t>
+              <w:t xml:space="preserve">Les Houches Summer School "Cold gases with long range interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636459v1</w:t>
+                <w:t xml:space="preserve">hal-00817105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated atom pair creation in a moving 1D optical lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Lopes</w:t>
+                <w:t xml:space="preserve">Bose Einstein condensates as playgrounds for the Quantum Vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Aspect</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold gases with long range interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Les Houches, France</w:t>
+              <w:t xml:space="preserve">New trends in the physics of the quantum vacuum: from condensed matter, to gravitation and cosmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636438v1</w:t>
+                <w:t xml:space="preserve">hal-00636461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation atom pair creation in an optical lattice</w:t>
               </w:r>
@@ -8124,277 +8124,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum atom optics with metastable helium: squeezing and phase matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie waves: beyond optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroQuam Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Ischgl, Austria</w:t>
+              <w:t xml:space="preserve">NLQUGAS2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Ourense, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576007v1</w:t>
+                <w:t xml:space="preserve">hal-00636452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative number squeezing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAMOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Houston, United States</w:t>
+              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636465v1</w:t>
+                <w:t xml:space="preserve">hal-00473117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative number squeezing in four wave mixing of matter waves</w:t>
               </w:r>
@@ -8432,51 +8389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Atomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Cairns, Australia</w:t>
@@ -8499,234 +8456,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hanbury Brown Twiss effect for atomic matter waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum atom optics with metastable helium: squeezing and phase matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum of Quasars Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Grenoble, France. pp.PoS(QQ09)005</w:t>
+              <w:t xml:space="preserve">EuroQuam Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ischgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473117v1</w:t>
+                <w:t xml:space="preserve">hal-00576007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Four-Wave Mixing of de Broglie waves: beyond optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative number squeezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Aspect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLQUGAS2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Ourense, Spain</w:t>
+              <w:t xml:space="preserve">DAMOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636452v1</w:t>
+                <w:t xml:space="preserve">hal-00636465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative number squeezing in atomic spontaneous four wave mixing</w:t>
               </w:r>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guthrie B. Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8956,277 +8956,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum degenerate gases of metastable helium atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Noise and correlation measurements using single atom detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hong Chang</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroQuam Inaugural Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Barecelone, Spain</w:t>
+              <w:t xml:space="preserve">YAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576023v1</w:t>
+                <w:t xml:space="preserve">hal-00636469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise and correlation measurements using single atom detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Quantum degenerate gases of metastable helium atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Jaskula</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Florence, Italy</w:t>
+              <w:t xml:space="preserve">EuroQuam Inaugural Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Barecelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636469v1</w:t>
+                <w:t xml:space="preserve">hal-00576023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and correlation measurements using single atom detection</w:t>
               </w:r>
@@ -9238,51 +9238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9363,51 +9363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Schellekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Krachmalnicoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9792,51 +9792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9872,269 +9872,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein condensate</w:t>
+                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph I Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Gravity in 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Benasque, France</w:t>
+              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447782v1</w:t>
+                <w:t xml:space="preserve">hal-04447646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein Condensate</w:t>
+                <w:t xml:space="preserve">Correlated phonon pairs in a time modulated Bose-Einstein condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph I Westbrook</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantum Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Analog Gravity in 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Benasque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447646v1</w:t>
+                <w:t xml:space="preserve">hal-04447782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10998,51 +10998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viana Gomes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Belsley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.026101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008200v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavloff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816999v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00672812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626190v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gondret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Lamirault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Dias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westbrook" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/1y1p-zqhh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Micheli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h7ws-g9z2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jannin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Bureik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pezz&#232;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.040324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779873v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marolleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.063304" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172605v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I Westbrook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03063799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Zin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Wasak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033616" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01174624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabbri Alessandro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;lie Larr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph I. Westbrook" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.025301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01016111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Deuar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jaskula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Krachmalnicoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00768915v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lopes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.061603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744326v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hoendervanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cl&#233;ment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Dowek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793402" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00714837v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthrie B. Partridge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.220401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00712023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kheruntsyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deuar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.260401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705999" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00629367v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vassen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.84.175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435238v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Leung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.150402" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053631" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508357v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.190402" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Viana Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Belsley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.026101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Savage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chwedenczuk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trippenbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.053605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epn:2008004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Molmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119748v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jeltes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Mcnamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hogervorst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Null Vassen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05513" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008200v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoppeler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Viana Gomes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142991v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Schellekens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.150405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080649v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053607" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001027v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Seidelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirjean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.220406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Browaeys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.64.034703" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poupard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Nowak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575982v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050072" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TBJ5NZZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Rooijakkers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050027" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5WGVVQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gondret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01636266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01680504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01694111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816989v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817099v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817105v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576007v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636447v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2400648" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384410v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01208011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538780v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201;. Larr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavloff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816999v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00672812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626190v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00626176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>