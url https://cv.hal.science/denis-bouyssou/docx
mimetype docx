--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -589,499 +589,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unit representation of semiorders II: The general case</w:t>
+                <w:t xml:space="preserve">A note on ELECTRE TRI-nB with few limiting profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.443-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-021-00485-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918017v1</w:t>
+                <w:t xml:space="preserve">hal-03904403v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on ELECTRE TRI-nB with few limiting profiles</w:t>
+                <w:t xml:space="preserve">Unit representation of semiorders I: Countable sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.102566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2021.102566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10288-021-00485-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03904403v4</w:t>
+                <w:t xml:space="preserve">hal-03280649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unit representation of semiorders I: Countable sets</w:t>
+                <w:t xml:space="preserve">The size of the maximum antichains in products of linear orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.648-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11750-020-00587-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2021.102566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280649v1</w:t>
+                <w:t xml:space="preserve">hal-03484128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size of the maximum antichains in products of linear orders</w:t>
+                <w:t xml:space="preserve">Unit representation of semiorders II: The general case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.102568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2021.102568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11750-020-00587-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03484128v1</w:t>
+                <w:t xml:space="preserve">hal-03280658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit representation of semiorders II: The general case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103, pp.102568. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.102568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2021.102568⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280658v1</w:t>
+                <w:t xml:space="preserve">hal-02918017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of two disproportionality and malapportionment indices: the Duncan and Duncan index and the Lijphart index</w:t>
               </w:r>
@@ -1619,118 +1619,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-semiorders with frontiers on finite sets</w:t>
+                <w:t xml:space="preserve">A note on the asymmetric part of an outranking relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66, pp.6-15. </w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.883-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2015.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/itor.12135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616212v1</w:t>
+                <w:t xml:space="preserve">hal-01326876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consolidated approach to the axiomatization of outranking relations: a survey and new results</w:t>
               </w:r>
@@ -1801,209 +1801,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the asymmetric part of an outranking relation</w:t>
+                <w:t xml:space="preserve">On the relations between ELECTRE TRI-B and ELECTRE TRI-C and on a new variant of ELECTRE TRI-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (5), pp.883-912. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 242 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/itor.12135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.09.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326876v1</w:t>
+                <w:t xml:space="preserve">hal-01325794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relations between ELECTRE TRI-B and ELECTRE TRI-C and on a new variant of ELECTRE TRI-B</w:t>
+                <w:t xml:space="preserve">Bi-semiorders with frontiers on finite sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 242 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.6-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.09.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325794v1</w:t>
+                <w:t xml:space="preserve">hal-01616212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axiomatic approach to bibliometric rankings and indices</w:t>
               </w:r>
@@ -3174,118 +3174,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM, I: The case of two categories</w:t>
+                <w:t xml:space="preserve">Further results on concordance relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 178 (1), pp.217-245. </w:t>
+              <w:t xml:space="preserve">, 2007, 181 (1), pp.505-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361912v1</w:t>
+                <w:t xml:space="preserve">hal-02361910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM, II: More than two categories</w:t>
               </w:r>
@@ -3356,118 +3356,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on concordance relations</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM, I: The case of two categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 181 (1), pp.505-514. </w:t>
+              <w:t xml:space="preserve">, 2007, 178 (1), pp.217-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361910v1</w:t>
+                <w:t xml:space="preserve">hal-02361912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proustian experience with an uncut gem</w:t>
               </w:r>
@@ -3537,715 +3537,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the traces. An introduction to conjoint measurement without transitivity and additivity (sept. 2002, révisé avril 2003)</w:t>
+                <w:t xml:space="preserve">A characterization of concordance relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 163 (2), pp.287-337</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 167 (2), pp.427-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2004.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004100v1</w:t>
+                <w:t xml:space="preserve">hal-02361920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following the traces:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 163 (2), pp.287-337. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2003.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A characterization of concordance relations</w:t>
+                <w:t xml:space="preserve">Following the traces. An introduction to conjoint measurement without transitivity and additivity (sept. 2002, révisé avril 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 167 (2), pp.427-443. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 163 (2), pp.287-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2004.03.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361920v1</w:t>
+                <w:t xml:space="preserve">hal-00004100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on Wakker's Cardinal Coordinate Independence</w:t>
+                <w:t xml:space="preserve">‘Additive difference’ models without additivity and subtractivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (4), pp.263-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2004.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004075v1</w:t>
+                <w:t xml:space="preserve">hal-02361932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotonicity of ?ranking by choosing?: A progress report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-003-0250-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Additive difference’ models without additivity and subtractivity</w:t>
+                <w:t xml:space="preserve">Preferences for multi-attributed alternatives: Traces, Dominance, and Numerical Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 48 (4), pp.263-291. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 48 (3), pp.167-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2004.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2004.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361932v1</w:t>
+                <w:t xml:space="preserve">hal-00004104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences for multi-attributed alternatives: Traces, Dominance, and Numerical Representations</w:t>
+                <w:t xml:space="preserve">Additive difference' models without additivity and subtractivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 48 (3), pp.167-185. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 48 (4), pp.263-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2004.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00004104v1</w:t>
+                <w:t xml:space="preserve">hal-00004105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive difference' models without additivity and subtractivity</w:t>
+                <w:t xml:space="preserve">A note on Wakker's Cardinal Coordinate Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 48 (4), pp.263-291</w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (1), pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004105v1</w:t>
+                <w:t xml:space="preserve">hal-00004075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontransitive Decomposable Conjoint Measurement</w:t>
               </w:r>
@@ -6238,51 +6238,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 1 : outils de modélisation (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
+                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 2 : risque et incertain (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
@@ -6310,93 +6310,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouyssou, Denis; Dubois, Didier; Pirlot, Marc; Prade, Henri. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212893</w:t>
+              <w:t xml:space="preserve">, 2, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364215v1</w:t>
+                <w:t xml:space="preserve">hal-03364216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 2 : risque et incertain (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
+                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 3 : analyse multicritère (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
@@ -6424,306 +6424,306 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouyssou, Denis; Dubois, Didier; Pirlot, Marc; Prade, Henri. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212909</w:t>
+              <w:t xml:space="preserve">, 3, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364216v1</w:t>
+                <w:t xml:space="preserve">hal-03364217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 3 : analyse multicritère (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
+                <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...14 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavoisier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vincke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kluwer Academic Publishers, 86, 2006, International Series in Operations Research &amp; Management Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-31099-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364217v1</w:t>
+                <w:t xml:space="preserve">hal-02920305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria</w:t>
+                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 1 : outils de modélisation (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouyssou, Denis; Dubois, Didier; Pirlot, Marc; Prade, Henri. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-02920305v1</w:t>
+                <w:t xml:space="preserve">hal-03364215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some ordinal models for decision making under uncertainty</w:t>
               </w:r>
@@ -6954,51 +6954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kluwer Academic Publishers, 32, 2000, International Series in Operations Research and Management Science, 0-7923-7250-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7263,313 +7263,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03483960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary and Possible Interaction Between Criteria in a General Choquet Integral Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chain Representations of Nested Families of Biorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Doignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_36⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Topics on Representations of Ordered Structures and Utility Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-169, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34226-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877291v1</w:t>
+                <w:t xml:space="preserve">hal-02458975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Candeal and Induráin’s Semiorder Separability Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Topics on Representations of Ordered Structures and Utility Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-141, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34226-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain Representations of Nested Families of Biorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Necessary and Possible Interaction Between Criteria in a General Choquet Integral Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Kaldjob Kaldjob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Doignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Topics on Representations of Ordered Structures and Utility Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-169, 2020, </w:t>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.457-466, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34226-5_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458975v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjoint Measurement Tools for MCDM</w:t>
               </w:r>
@@ -7640,555 +7640,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MCDA Approach for Evaluating Hydrogen Storage Systems for Future Vehicles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vincke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria. Real Case Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_17⟩</w:t>
+              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria : Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-113, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495356v1</w:t>
+                <w:t xml:space="preserve">hal-01343533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Recommendations</w:t>
+                <w:t xml:space="preserve">Modelling preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria : Case Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_4⟩</w:t>
+              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: case studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-87, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343533v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling preferences</w:t>
+                <w:t xml:space="preserve">Aiding to decide: concepts and issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Bisdorff, Luis C. Dias, Patrick Meyer, Vincent Mousseau, Marc Pirlot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.35-87, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_3⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.17-34, 2015, 978-3-662-46815-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439232v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiding to decide: concepts and issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An MCDA Approach for Evaluating Hydrogen Storage Systems for Future Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Montignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rousval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: case studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.17-34, 2015, 978-3-662-46815-9. </w:t>
+              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria. Real Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.501-532, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323614v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roy</w:t>
               </w:r>
@@ -8259,209 +8259,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outranking Methods</w:t>
+                <w:t xml:space="preserve">Social Choice Theory and Multicriteria decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer US, pp.2887-2893, 2009, </w:t>
+              <w:t xml:space="preserve">Decision-making Process Concepts and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.779-810, 2009, 978-1-84821-116-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-74759-0_495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9780470611876.ch19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920276v1</w:t>
+                <w:t xml:space="preserve">hal-01295327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Choice Theory and Multicriteria decision aiding</w:t>
+                <w:t xml:space="preserve">Outranking Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision-making Process Concepts and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.779-810, 2009, 978-1-84821-116-2. </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer US, pp.2887-2893, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470611876.ch19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-74759-0_495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295327v1</w:t>
+                <w:t xml:space="preserve">hal-02920276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental notions representation and description: Towards a redefinition of the relationships between information systems development and individual cognition</w:t>
               </w:r>
@@ -9798,103 +9798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation multicritère comme aide à l'orientation de la recherche: Application aux technologies de stockage embarque de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10148,177 +10148,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to TACTIC (juin 2006)</w:t>
+                <w:t xml:space="preserve">An axiomatic analysis of concordance-discordance relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132615v1</w:t>
+                <w:t xml:space="preserve">hal-00179457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic analysis of concordance-discordance relations</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to TACTIC (juin 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179457v1</w:t>
+                <w:t xml:space="preserve">hal-00132615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conjoint measurement approach to the discrete Sugeno integral</w:t>
               </w:r>
@@ -10386,477 +10386,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on concordance relations. (novembre 2005)</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to TACTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016520v1</w:t>
+                <w:t xml:space="preserve">hal-00957545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to TACTIC</w:t>
+                <w:t xml:space="preserve">Further results on concordance relations. (novembre 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957545v1</w:t>
+                <w:t xml:space="preserve">hal-00016520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on concordance relations</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM I : The case of two categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958010v1</w:t>
+                <w:t xml:space="preserve">hal-00958022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM I : The case of two categories</w:t>
+                <w:t xml:space="preserve">Relations binaires et modélisation des préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958022v1</w:t>
+                <w:t xml:space="preserve">hal-00004103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations binaires et modélisation des préférences</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM II: More than two categories (janvier 2005, révisé octobre 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vincke</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004103v1</w:t>
+                <w:t xml:space="preserve">hal-00013762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM II: More than two categories (janvier 2005, révisé octobre 2005)</w:t>
+                <w:t xml:space="preserve">Questioning the history of operational research in order to prepare its future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013762v1</w:t>
+                <w:t xml:space="preserve">hal-00003924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of concordance relations (2002, révisé juin 2003)</w:t>
               </w:r>
@@ -10911,314 +10898,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the history of operational research in order to prepare its future</w:t>
+                <w:t xml:space="preserve">Ordinal aggregation and strict preferences for multi-attributed alternatives (2002, révisé juin 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003924v1</w:t>
+                <w:t xml:space="preserve">hal-00004097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal aggregation and strict preferences for multi-attributed alternatives (2002, révisé juin 2003)</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM I: The case of two categories (juin 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004097v1</w:t>
+                <w:t xml:space="preserve">hal-00013761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM I: The case of two categories (juin 2005)</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM II : More than two categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013761v1</w:t>
+                <w:t xml:space="preserve">hal-00958017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM II : More than two categories</w:t>
+                <w:t xml:space="preserve">Further results on concordance relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958017v1</w:t>
+                <w:t xml:space="preserve">hal-00958010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11480,51 +11480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Kaldjob Kaldjob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.06.010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463741v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-021-00863-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00501-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904403v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00485-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2021.102566" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-020-00587-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2021.102568" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3073-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchant Thierry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.06.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XCJTM0T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyssou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2600800" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2015.12.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2002.11732659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1803-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.09.057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2014.03.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2010.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-010-9153-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2011.08.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388319v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2010.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.07.032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2008.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.11.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0329-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.033" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38BLX5F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.11.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.03.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-003-0250-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2004.04.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2004.02.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361942v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmps.2002.1419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Selten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bourgine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008058417088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7LW1XCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018988520000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5T6X4ZMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(96)00078-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMPW4V6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90073-I" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJ49DSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-0114(92)90179-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRK094Q7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90279-I" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P478WPGP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90333-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2X31JK1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vansnick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00134097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C04CE66341F72BDE6106B3E32BD978729B6DE048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(86)90167-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK8FPJ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mameri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Segretain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vincke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Decision+Making+Process%3A+Concepts+and+Methods-p-9781848211162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Aleskerov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monjardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-1-outils-de-modelisation/bouyssou/descriptif-9782746212893" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-2-risque-et-incertain/bouyssou/descriptif-9782746212909" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-3-analyse-multicritere/bouyssou/descriptif-9782746212916" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920305v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31099-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Slowinski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanderpooten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1593-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_21" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877291v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_36" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34226-5_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34226-5_7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3094-4_4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343533v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323614v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6281-2_42" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74759-0_495" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295327v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611876.ch19" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Ravononarimanga Raherimandimby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grundstein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_40" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-59132-7_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-2383-0_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6177ECCC0E012F9D9D4FBC7156D1E35909B247E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75935-2_4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-49298-3_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-4019-2_6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-6351-1_6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561988v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557426v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898131v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606939v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281312v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179457v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957545v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004103v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013762v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004097v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958017v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Kaldjob Kaldjob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.06.010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463741v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-021-00863-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00501-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904403v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00485-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2021.102566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-020-00587-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2021.102568" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3073-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchant Thierry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.06.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XCJTM0T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyssou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2600800" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2015.12.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2002.11732659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1803-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.09.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2014.03.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2010.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-010-9153-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2011.08.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388319v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2010.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.07.032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2008.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.11.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0329-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.033" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38BLX5F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361920v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.03.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.11.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2004.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-003-0250-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2004.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361942v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmps.2002.1419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Selten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bourgine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008058417088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7LW1XCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018988520000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5T6X4ZMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(96)00078-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMPW4V6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90073-I" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJ49DSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-0114(92)90179-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRK094Q7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90279-I" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P478WPGP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90333-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2X31JK1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vansnick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00134097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C04CE66341F72BDE6106B3E32BD978729B6DE048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(86)90167-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK8FPJ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mameri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Segretain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vincke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Decision+Making+Process%3A+Concepts+and+Methods-p-9781848211162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Aleskerov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monjardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-2-risque-et-incertain/bouyssou/descriptif-9782746212909" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-3-analyse-multicritere/bouyssou/descriptif-9782746212916" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31099-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-1-outils-de-modelisation/bouyssou/descriptif-9782746212893" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Slowinski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanderpooten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1593-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_21" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34226-5_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34226-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_36" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3094-4_4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6281-2_42" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611876.ch19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920276v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74759-0_495" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Ravononarimanga Raherimandimby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grundstein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_40" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-59132-7_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-2383-0_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6177ECCC0E012F9D9D4FBC7156D1E35909B247E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75935-2_4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-49298-3_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-4019-2_6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-6351-1_6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561988v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557426v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898131v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606939v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281312v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003924v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004097v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013761v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>