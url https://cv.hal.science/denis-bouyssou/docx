--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -589,499 +589,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on ELECTRE TRI-nB with few limiting profiles</w:t>
+                <w:t xml:space="preserve">Unit representation of semiorders II: The general case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904403v4</w:t>
+                <w:t xml:space="preserve">hal-02918017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unit representation of semiorders I: Countable sets</w:t>
+                <w:t xml:space="preserve">A note on ELECTRE TRI-nB with few limiting profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2021.102566⟩</w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.443-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-021-00485-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280649v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904403v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size of the maximum antichains in products of linear orders</w:t>
+                <w:t xml:space="preserve">Unit representation of semiorders I: Countable sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11750-020-00587-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.102566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2021.102566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484128v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unit representation of semiorders II: The general case</w:t>
+                <w:t xml:space="preserve">The size of the maximum antichains in products of linear orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2021.102568⟩</w:t>
+              <w:t xml:space="preserve">TOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.648-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11750-020-00587-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280658v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit representation of semiorders II: The general case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.102568</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 103, pp.102568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2021.102568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918017v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of two disproportionality and malapportionment indices: the Duncan and Duncan index and the Lijphart index</w:t>
               </w:r>
@@ -1619,118 +1619,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the asymmetric part of an outranking relation</w:t>
+                <w:t xml:space="preserve">Bi-semiorders with frontiers on finite sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (5), pp.883-912. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.6-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/itor.12135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326876v1</w:t>
+                <w:t xml:space="preserve">hal-01616212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consolidated approach to the axiomatization of outranking relations: a survey and new results</w:t>
               </w:r>
@@ -1801,209 +1801,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relations between ELECTRE TRI-B and ELECTRE TRI-C and on a new variant of ELECTRE TRI-B</w:t>
+                <w:t xml:space="preserve">A note on the asymmetric part of an outranking relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 242 (1), </w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.883-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.09.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/itor.12135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325794v1</w:t>
+                <w:t xml:space="preserve">hal-01326876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-semiorders with frontiers on finite sets</w:t>
+                <w:t xml:space="preserve">On the relations between ELECTRE TRI-B and ELECTRE TRI-C and on a new variant of ELECTRE TRI-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66, pp.6-15. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 242 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2015.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.09.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616212v1</w:t>
+                <w:t xml:space="preserve">hal-01325794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axiomatic approach to bibliometric rankings and indices</w:t>
               </w:r>
@@ -3174,118 +3174,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on concordance relations</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM, I: The case of two categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 181 (1), pp.505-514. </w:t>
+              <w:t xml:space="preserve">, 2007, 178 (1), pp.217-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361910v1</w:t>
+                <w:t xml:space="preserve">hal-02361912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM, II: More than two categories</w:t>
               </w:r>
@@ -3356,118 +3356,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM, I: The case of two categories</w:t>
+                <w:t xml:space="preserve">Further results on concordance relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 178 (1), pp.217-245. </w:t>
+              <w:t xml:space="preserve">, 2007, 181 (1), pp.505-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.01.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2006.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361912v1</w:t>
+                <w:t xml:space="preserve">hal-02361910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proustian experience with an uncut gem</w:t>
               </w:r>
@@ -3537,715 +3537,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A characterization of concordance relations</w:t>
+                <w:t xml:space="preserve">Following the traces:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 167 (2), pp.427-443. </w:t>
+              <w:t xml:space="preserve">, 2005, 163 (2), pp.287-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2004.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2003.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361920v1</w:t>
+                <w:t xml:space="preserve">hal-02361926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the traces:</w:t>
+                <w:t xml:space="preserve">Following the traces. An introduction to conjoint measurement without transitivity and additivity (sept. 2002, révisé avril 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 163 (2), pp.287-337. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 163 (2), pp.287-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361926v1</w:t>
+                <w:t xml:space="preserve">hal-00004100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the traces. An introduction to conjoint measurement without transitivity and additivity (sept. 2002, révisé avril 2003)</w:t>
+                <w:t xml:space="preserve">A characterization of concordance relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 163 (2), pp.287-337</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 167 (2), pp.427-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2004.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004100v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Additive difference’ models without additivity and subtractivity</w:t>
+                <w:t xml:space="preserve">A note on Wakker's Cardinal Coordinate Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (1), pp.11-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361932v1</w:t>
+                <w:t xml:space="preserve">hal-00004075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotonicity of ?ranking by choosing?: A progress report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-003-0250-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences for multi-attributed alternatives: Traces, Dominance, and Numerical Representations</w:t>
+                <w:t xml:space="preserve">‘Additive difference’ models without additivity and subtractivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 48 (3), pp.167-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmp.2004.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 48 (4), pp.263-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2004.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004104v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive difference' models without additivity and subtractivity</w:t>
+                <w:t xml:space="preserve">Preferences for multi-attributed alternatives: Traces, Dominance, and Numerical Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 48 (4), pp.263-291</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 48 (3), pp.167-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmp.2004.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004105v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on Wakker's Cardinal Coordinate Independence</w:t>
+                <w:t xml:space="preserve">Additive difference' models without additivity and subtractivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 48 (1), pp.11-22</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (4), pp.263-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004075v1</w:t>
+                <w:t xml:space="preserve">hal-00004105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontransitive Decomposable Conjoint Measurement</w:t>
               </w:r>
@@ -4806,207 +4806,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democracy and efficiency: A note on “Arrow's theorem is not a surprising result”</w:t>
+                <w:t xml:space="preserve">A note on the sum of differences choice function for fuzzy preference relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 58 (3), pp.427-430. </w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 47 (2), pp.197-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0377-2217(92)90073-I⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0165-0114(92)90179-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920152v1</w:t>
+                <w:t xml:space="preserve">hal-02920151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the sum of differences choice function for fuzzy preference relations</w:t>
+                <w:t xml:space="preserve">Democracy and efficiency: A note on “Arrow's theorem is not a surprising result”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 47 (2), pp.197-202. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 58 (3), pp.427-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0165-0114(92)90179-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0377-2217(92)90073-I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920151v1</w:t>
+                <w:t xml:space="preserve">hal-02920152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking methods for valued preference relations</w:t>
               </w:r>
@@ -6238,51 +6238,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 2 : risque et incertain (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
+                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 1 : outils de modélisation (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
@@ -6310,93 +6310,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouyssou, Denis; Dubois, Didier; Pirlot, Marc; Prade, Henri. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212909</w:t>
+              <w:t xml:space="preserve">, 1, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364216v1</w:t>
+                <w:t xml:space="preserve">hal-03364215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 3 : analyse multicritère (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
+                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 2 : risque et incertain (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
@@ -6424,306 +6424,306 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouyssou, Denis; Dubois, Didier; Pirlot, Marc; Prade, Henri. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212916</w:t>
+              <w:t xml:space="preserve">, 2, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364217v1</w:t>
+                <w:t xml:space="preserve">hal-03364216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria</w:t>
+                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 3 : analyse multicritère (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouyssou, Denis; Dubois, Didier; Pirlot, Marc; Prade, Henri. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
-[...30 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2006, Traité IC2, série Informatique et Systèmes d'Information, 978-2746212916</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920305v1</w:t>
+                <w:t xml:space="preserve">hal-03364217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et méthodes pour l'aide à la décision 1 : outils de modélisation (Traité IC2, série Informatique et Systèmes d'Information)</w:t>
+                <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bouyssou, Denis; Dubois, Didier; Pirlot, Marc; Prade, Henri. </w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vincke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kluwer Academic Publishers, 86, 2006, International Series in Operations Research &amp; Management Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavoisier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/0-387-31099-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364215v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some ordinal models for decision making under uncertainty</w:t>
               </w:r>
@@ -6954,51 +6954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kluwer Academic Publishers, 32, 2000, International Series in Operations Research and Management Science, 0-7923-7250-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7263,313 +7263,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03483960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain Representations of Nested Families of Biorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Necessary and Possible Interaction Between Criteria in a General Choquet Integral Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Kaldjob Kaldjob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Doignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Topics on Representations of Ordered Structures and Utility Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34226-5_7⟩</w:t>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.457-466, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458975v1</w:t>
+                <w:t xml:space="preserve">hal-02877291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Candeal and Induráin’s Semiorder Separability Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Topics on Representations of Ordered Structures and Utility Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-141, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-34226-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary and Possible Interaction Between Criteria in a General Choquet Integral Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chain Representations of Nested Families of Biorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Doignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.457-466, 2020, </w:t>
+              <w:t xml:space="preserve">Mathematical Topics on Representations of Ordered Structures and Utility Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-169, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34226-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877291v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjoint Measurement Tools for MCDM</w:t>
               </w:r>
@@ -7640,555 +7640,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An MCDA Approach for Evaluating Hydrogen Storage Systems for Future Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Montignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rousval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria : Case Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_4⟩</w:t>
+              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria. Real Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.501-532, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343533v1</w:t>
+                <w:t xml:space="preserve">hal-01495356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling preferences</w:t>
+                <w:t xml:space="preserve">Building Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: case studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_3⟩</w:t>
+              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria : Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-113, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439232v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiding to decide: concepts and issues</w:t>
+                <w:t xml:space="preserve">Modelling preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.17-34, 2015, 978-3-662-46815-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_2⟩</w:t>
+              <w:t xml:space="preserve">, pp.35-87, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323614v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An MCDA Approach for Evaluating Hydrogen Storage Systems for Future Vehicles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aiding to decide: concepts and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tsoukiàs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vincke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Bisdorff, Luis C. Dias, Patrick Meyer, Vincent Mousseau, Marc Pirlot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria. Real Case Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.501-532, 2015, </w:t>
+              <w:t xml:space="preserve">Evaluation and Decision Models with Multiple Criteria: case studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.17-34, 2015, 978-3-662-46815-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46816-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495356v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roy</w:t>
               </w:r>
@@ -8259,209 +8259,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Choice Theory and Multicriteria decision aiding</w:t>
+                <w:t xml:space="preserve">Outranking Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision-making Process Concepts and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.779-810, 2009, 978-1-84821-116-2. </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer US, pp.2887-2893, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470611876.ch19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-74759-0_495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295327v1</w:t>
+                <w:t xml:space="preserve">hal-02920276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outranking Methods</w:t>
+                <w:t xml:space="preserve">Social Choice Theory and Multicriteria decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer US, pp.2887-2893, 2009, </w:t>
+              <w:t xml:space="preserve">Decision-making Process Concepts and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.779-810, 2009, 978-1-84821-116-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-74759-0_495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9780470611876.ch19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920276v1</w:t>
+                <w:t xml:space="preserve">hal-01295327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental notions representation and description: Towards a redefinition of the relationships between information systems development and individual cognition</w:t>
               </w:r>
@@ -9798,103 +9798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation multicritère comme aide à l'orientation de la recherche: Application aux technologies de stockage embarque de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10148,177 +10148,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic analysis of concordance-discordance relations</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to TACTIC (juin 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179457v1</w:t>
+                <w:t xml:space="preserve">hal-00132615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to TACTIC (juin 2006)</w:t>
+                <w:t xml:space="preserve">An axiomatic analysis of concordance-discordance relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132615v1</w:t>
+                <w:t xml:space="preserve">hal-00179457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conjoint measurement approach to the discrete Sugeno integral</w:t>
               </w:r>
@@ -10536,314 +10536,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM I : The case of two categories</w:t>
+                <w:t xml:space="preserve">Further results on concordance relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958022v1</w:t>
+                <w:t xml:space="preserve">hal-00958010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations binaires et modélisation des préférences</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM I : The case of two categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vincke</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004103v1</w:t>
+                <w:t xml:space="preserve">hal-00958022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM II: More than two categories (janvier 2005, révisé octobre 2005)</w:t>
+                <w:t xml:space="preserve">Relations binaires et modélisation des préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013762v1</w:t>
+                <w:t xml:space="preserve">hal-00004103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the history of operational research in order to prepare its future</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM II: More than two categories (janvier 2005, révisé octobre 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003924v1</w:t>
+                <w:t xml:space="preserve">hal-00013762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of concordance relations (2002, révisé juin 2003)</w:t>
               </w:r>
@@ -10898,327 +10911,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal aggregation and strict preferences for multi-attributed alternatives (2002, révisé juin 2003)</w:t>
+                <w:t xml:space="preserve">Questioning the history of operational research in order to prepare its future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004097v1</w:t>
+                <w:t xml:space="preserve">hal-00003924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM I: The case of two categories (juin 2005)</w:t>
+                <w:t xml:space="preserve">Ordinal aggregation and strict preferences for multi-attributed alternatives (2002, révisé juin 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marchant</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013761v1</w:t>
+                <w:t xml:space="preserve">hal-00004097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM II : More than two categories</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM I: The case of two categories (juin 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958017v1</w:t>
+                <w:t xml:space="preserve">hal-00013761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on concordance relations</w:t>
+                <w:t xml:space="preserve">An axiomatic approach to noncompensatory sorting methods in MCDM II : More than two categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirlot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958010v1</w:t>
+                <w:t xml:space="preserve">hal-00958017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11480,51 +11480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Kaldjob Kaldjob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.06.010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463741v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-021-00863-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00501-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904403v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00485-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2021.102566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-020-00587-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2021.102568" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3073-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchant Thierry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.06.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XCJTM0T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyssou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2600800" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2015.12.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2002.11732659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1803-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.09.057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.03.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2014.03.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2010.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-010-9153-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2011.08.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388319v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2010.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.07.032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2008.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.11.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0329-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.033" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38BLX5F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361920v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.03.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.11.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2004.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-003-0250-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2004.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361942v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmps.2002.1419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Selten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bourgine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008058417088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7LW1XCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018988520000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5T6X4ZMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(96)00078-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMPW4V6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90073-I" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJ49DSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-0114(92)90179-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRK094Q7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90279-I" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P478WPGP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90333-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2X31JK1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vansnick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00134097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C04CE66341F72BDE6106B3E32BD978729B6DE048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(86)90167-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK8FPJ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mameri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Segretain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vincke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Decision+Making+Process%3A+Concepts+and+Methods-p-9781848211162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Aleskerov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monjardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-2-risque-et-incertain/bouyssou/descriptif-9782746212909" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364217v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-3-analyse-multicritere/bouyssou/descriptif-9782746212916" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31099-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-1-outils-de-modelisation/bouyssou/descriptif-9782746212893" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Slowinski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanderpooten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1593-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_21" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34226-5_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34226-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_36" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3094-4_4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6281-2_42" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611876.ch19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920276v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74759-0_495" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Ravononarimanga Raherimandimby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grundstein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_40" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-59132-7_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-2383-0_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6177ECCC0E012F9D9D4FBC7156D1E35909B247E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75935-2_4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-49298-3_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-4019-2_6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-6351-1_6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561988v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557426v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898131v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606939v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281312v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179457v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003924v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004097v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013761v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Kaldjob Kaldjob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyssou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2022.06.010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remzi Sanver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463741v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-021-00863-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00501-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904403v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00485-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2021.102566" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11750-020-00587-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2021.102568" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3073-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.036" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchant Thierry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.06.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XCJTM0T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouyssou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2600800" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2015.12.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vincke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2002.11732659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2015.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1803-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.09.057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2014.03.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2010.09.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359814v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-010-9153-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2011.08.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.21544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388319v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2010.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.07.032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2008.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.11.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-008-0329-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.01.033" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2006.06.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38BLX5F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.11.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2004.03.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-003-0250-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2004.04.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmp.2004.02.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361942v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmps.2002.1419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Munier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Selten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bourgine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Day" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008058417088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7LW1XCW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018988520000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5T6X4ZMT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(96)00078-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMPW4V6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-0114(92)90179-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRK094Q7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90073-I" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJ49DSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90279-I" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P478WPGP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(92)90333-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2X31JK1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vansnick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00134097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C04CE66341F72BDE6106B3E32BD978729B6DE048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(86)90167-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK8FPJ9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Mameri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Segretain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vincke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Decision+Making+Process%3A+Concepts+and+Methods-p-9781848211162" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Aleskerov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monjardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-1-outils-de-modelisation/bouyssou/descriptif-9782746212893" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-2-risque-et-incertain/bouyssou/descriptif-9782746212909" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/mathematiques/concepts-et-methodes-pour-l-aide-a-la-decision-3-analyse-multicritere/bouyssou/descriptif-9782746212916" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920305v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tsouki&#224;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31099-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Slowinski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vanderpooten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-1593-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_21" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877291v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_36" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34226-5_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34226-5_7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3094-4_4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495356v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Aloulou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343533v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439232v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323614v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46816-6_2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6281-2_42" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74759-0_495" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295327v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611876.ch19" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Ravononarimanga Raherimandimby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grundstein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88351-7_40" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-59132-7_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-2383-0_2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6177ECCC0E012F9D9D4FBC7156D1E35909B247E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-75935-2_4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-49298-3_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-4019-2_6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920187v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-6351-1_6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561988v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557426v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898131v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606939v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281312v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179457v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004103v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013762v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004097v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958017v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>