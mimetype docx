--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1632,313 +1632,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Impact Test to Determine the Wave Speed in SHPB: Measurement and Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Kriging-NARX Model for Uncertainty Quantification of Nonlinear Stochastic Dynamical Systems in Time Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswarup Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6, pp.45-52. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (7), 66p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40870-019-00226-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383273v2</w:t>
+                <w:t xml:space="preserve">hal-02969425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kriging-NARX Model for Uncertainty Quantification of Nonlinear Stochastic Dynamical Systems in Time Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biswarup Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Correction to : Estimating Measurement Uncertaintyon Stress-Strain Curves from SHPB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jacquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Brizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146 (7), 66p. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (8), p 1175-1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-020-00617-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969425v1</w:t>
+                <w:t xml:space="preserve">hal-03587601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to : Estimating Measurement Uncertaintyon Stress-Strain Curves from SHPB</w:t>
+                <w:t xml:space="preserve">An Impact Test to Determine the Wave Speed in SHPB: Measurement and Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brizard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (8), p 1175-1176. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-020-00617-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40870-019-00226-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587601v1</w:t>
+                <w:t xml:space="preserve">hal-02383273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain response of damped stochastic multiple-degree-of-freedom systems</w:t>
               </w:r>
@@ -2139,274 +2139,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of complex engineering systems: Approaches study and their application to vehicle restraint system crash simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Massenzio</w:t>
+                <w:t xml:space="preserve">Random dynamical system in time domain: A POD-PC model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Baldanzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswarup Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pierini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.07.027⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.106251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908980v2</w:t>
+                <w:t xml:space="preserve">hal-02383257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random dynamical system in time domain: A POD-PC model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Biswarup Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of complex engineering systems: Approaches study and their application to vehicle restraint system crash simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gengjian Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Massenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Pierini</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.106251. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187, pp. 110-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383257v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial mode approximation for longitudinal wave dispersion in circular rods</w:t>
               </w:r>
@@ -3629,51 +3629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Julien Nyobe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Renaudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Bhattacharyya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913375v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengjian Qian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidjannagni Kodjo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2025.103792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2022.82.2.233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04418" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04448871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brizard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116698" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383273v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-019-00226-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001792" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00617-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Friswell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001705" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908980v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.07.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Baldanzini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pierini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106251" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1604950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2018.1536823" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2471368" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0260-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jezequel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Julien Nyobe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brizard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Renaudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Bhattacharyya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913375v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengjian Qian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Massenzio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidjannagni Kodjo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ronel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Troclet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondipon Adhikari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.probengmech.2025.103792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gardegaront" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Sas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Levillain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106676" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2022.82.2.233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04418" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04448871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brizard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116698" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001792" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00617-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383273v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-019-00226-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ian Friswell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001705" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Baldanzini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pierini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106251" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908980v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.07.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1604950" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2018.1536823" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2471368" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0260-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jezequel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.09.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04510779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>